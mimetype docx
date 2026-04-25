--- v0 (2026-03-07)
+++ v1 (2026-04-25)
@@ -1396,1278 +1396,1278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River bio-engineering for bank protection in urban context: measured and perceived ecosystem services</w:t>
+                <w:t xml:space="preserve">Long-term riverbank soil bioengineering effectiveness monitoring in Calgary, Alberta Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline François</w:t>
+                <w:t xml:space="preserve">Mike Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vukelic</w:t>
+                <w:t xml:space="preserve">Pierre Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Kathryn Hull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Moreau</w:t>
+                <w:t xml:space="preserve">A. Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413996v1</w:t>
+                <w:t xml:space="preserve">hal-03414031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term riverbank soil bioengineering effectiveness monitoring in Calgary, Alberta Canada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Key factors for success of living plants in soil bioengineering for riverbank protection in Calgary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Hull</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">9th World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414031v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key factors for success of living plants in soil bioengineering for riverbank protection in Calgary</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using tree legumes for soil bioengineering in the Caribbean riverbanks : ways for conservation and restoration of riparian forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Gallant</w:t>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Raymond</w:t>
+                <w:t xml:space="preserve">Alain Rousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Hull</w:t>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413848v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Overview of the degradation processes and causes of 223 soil bioengineering structures for riverbank protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413096v1</w:t>
+                <w:t xml:space="preserve">hal-03414006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bâchage des renouées: quel retour d’expériences pour quelles préconisations ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Dusz</w:t>
+                <w:t xml:space="preserve">“Proteger”: a sustainable soil bioengineering project for riverbank protection in the Caribbean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Espèces Exotiques Envahissantes (EEE) - "Lutte contre les EEE – Gérer les intrants et valoriser les produits"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">9th World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420349v1</w:t>
+                <w:t xml:space="preserve">hal-03413834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using tree legumes for soil bioengineering in the Caribbean riverbanks : ways for conservation and restoration of riparian forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Soil bioengineering for riverbank protection, what benefits for biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual Meeting, France</w:t>
+              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413060v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geni’Alp - Promotion du génie végétal en rivière de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring and sustainable management of mountain aquatic environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the degradation processes and causes of 223 soil bioengineering structures for riverbank protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Leblois</w:t>
+                <w:t xml:space="preserve">Bâchage des renouées: quel retour d’expériences pour quelles préconisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Recking</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée technique Espèces Exotiques Envahissantes (EEE) - "Lutte contre les EEE – Gérer les intrants et valoriser les produits"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414006v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioengineering for riverbank protection, what benefits for biodiversity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413933v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Proteger”: a sustainable soil bioengineering project for riverbank protection in the Caribbean.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Rousteau</w:t>
+                <w:t xml:space="preserve">River bio-engineering for bank protection in urban context: measured and perceived ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vukelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
+              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413834v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature Based Solutions from practitioners’ perspective: a paradigm shift. The example of bioengineering techniques for riverbank erosion control in urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2822,103 +2822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures vertes sur les berges de cours d’eau urbains, biodiversité et perception sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échanges sur les infrastructures vertes pour la gestion de l’eau en milieu urbain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Québec, Canada</w:t>
@@ -2947,103 +2947,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Proteger”: a sustainable soil bioengineering project for riverbank protection in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering (SBEE) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
@@ -3286,929 +3286,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Técnicas de Bioingeniería para la Protección de Riberas: Desafíos de la gestión sostenible en un mundo cambiante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of invasive species: from ecological processes to management tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Müllerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conferencia de ecologia y zootecnia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Chihuahua, México. pp.1</w:t>
+              <w:t xml:space="preserve">Conférence à IBOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610186v1</w:t>
+                <w:t xml:space="preserve">hal-02610191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génie végétal en rivière : constat et pistes d'amélioration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure des communautés riveraines des marges alluviales du Rhône: bilan des études entamées depuis 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges techniques Génie écologique : concilier éco-conception, efficacité et résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Comité d'Orientation Stratégique de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, LYON, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610182v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peupleraies sauvages et plantées. Contrastes et similitudes sous l'angle biologique et écologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Berthelot</w:t>
+                <w:t xml:space="preserve">L'atterrissement des bancs de galets entraine une déstructuration des stratégies CSR des communautés riveraines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Reforesté « Les plantations forestières : Représentations et réalité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France. pp.13</w:t>
+              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610028v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First analysis of a large panel of restoration operations on riverbanks with soil bioengineering techniques in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+                <w:t xml:space="preserve">PROTEGER: an innovative ecological engineering project for riverbank protection in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore E. Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maurice Adolphe Antoine Rousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium of the International Society for River Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10573.14564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02610192v1</w:t>
+                <w:t xml:space="preserve">hal-02513474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of invasive species: from ecological processes to management tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynarp : dynamique paysagère des renouées sur les infrastructures de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à IBOT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque ITTECOP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610191v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynarp : dynamique paysagère des renouées sur les infrastructures de transport</w:t>
+                <w:t xml:space="preserve">Técnicas de Bioingeniería para la Protección de Riberas: Desafíos de la gestión sostenible en un mundo cambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ITTECOP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France. pp.1</w:t>
+              <w:t xml:space="preserve">Conferencia de ecologia y zootecnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chihuahua, México. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610193v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTEGER: an innovative ecological engineering project for riverbank protection in Guadeloupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génie végétal en rivière : constat et pistes d'amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Journée d'échanges techniques Génie écologique : concilier éco-conception, efficacité et résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513474v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des communautés riveraines des marges alluviales du Rhône: bilan des études entamées depuis 2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Piegay</w:t>
+                <w:t xml:space="preserve">Peupleraies sauvages et plantées. Contrastes et similitudes sous l'angle biologique et écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité d'Orientation Stratégique de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, LYON, France. pp.1</w:t>
+              <w:t xml:space="preserve">Séminaire Reforesté « Les plantations forestières : Représentations et réalité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610196v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'atterrissement des bancs de galets entraine une déstructuration des stratégies CSR des communautés riveraines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First analysis of a large panel of restoration operations on riverbanks with soil bioengineering techniques in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Janssen</w:t>
+                <w:t xml:space="preserve">Camille Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Piegay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Symposium of the International Society for River Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for River Science, Sep 2019, Vienne, Austria. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10573.14564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610189v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger&amp;quot;: an innovative ecological engineering project for riverbanks protection in Guadeloupe</w:t>
               </w:r>
@@ -4246,51 +4246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Gosier, Guadeloupe. pp.1</w:t>
@@ -4770,601 +4770,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and Challenges for Soil bioengineering in a Changing World</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Janssen</w:t>
+                <w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Räpple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
+              <w:t xml:space="preserve">SER Europe Conference 2018. Restoration in the Era of Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608706v1</w:t>
+                <w:t xml:space="preserve">hal-02024751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical resistance limits of soil bioengineering works for riverbank protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional composition of gravel bar plant communities along the Rhône River: implications for management and restoration operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Life-Cycle Civil Engineering (IALCCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I.S. Rivers, 3rd International Conference on integrative sciences and sustainable development of large rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.34873.26724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608705v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation and Challenges for Soil bioengineering in a Changing World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338848v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pont</w:t>
+                <w:t xml:space="preserve">Mechanical resistance limits of soil bioengineering works for riverbank protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER Europe Conference 2018. Restoration in the Era of Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Life-Cycle Civil Engineering (IALCCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Ghent, Belgium. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024751v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional composition of gravel bar plant communities along the Rhône River: implications for management and restoration operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Piegay</w:t>
+                <w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 3rd International Conference on integrative sciences and sustainable development of large rivers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.34873.26724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02608667v1</w:t>
+                <w:t xml:space="preserve">hal-05338848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de graviers du Rhône : implications pour la gestion et la restauration</w:t>
               </w:r>
@@ -5458,51 +5458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community assemblage and resistance to invasion: the role of priority effect and seeding composition in a restoration project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Triqueneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5570,64 +5570,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,247 +5689,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Riparian Restoration Monitoring in Calgary</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de galets du Rhône: implications pour la gestion et la restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Society for Ecological Restoration - Western Canada 2018 Fall Forum &amp; Annual General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Calgary, Canada. pp.34</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608707v1</w:t>
+                <w:t xml:space="preserve">hal-04145752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de galets du Rhône: implications pour la gestion et la restauration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term Riparian Restoration Monitoring in Calgary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kipkie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">the Society for Ecological Restoration - Western Canada 2018 Fall Forum &amp; Annual General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Calgary, Canada. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145752v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting scouring threat on bioengineering riverbank protections</w:t>
               </w:r>
@@ -6135,64 +6135,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the attitude of French managers towards invasive species when managing linear transport infrastructures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6442,9710 +6442,9935 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01368356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and water bioengineering on moutain streambanks: Lessons learnt from extensive feedback on projects in the Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Willow root distribution on riverbanks for soil and water bioengineering design: From field measurements to soil reinforcement estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rousset</w:t>
+                <w:t xml:space="preserve">Giulio Calvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 226, pp.107910. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107910⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 227, pp.107978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490431v1</w:t>
+                <w:t xml:space="preserve">hal-05576120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeomorphic assessment of natural streambank structures in the Alps: A step to improve soil and water bioengineering techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Soil and water bioengineering on moutain streambanks: Lessons learnt from extensive feedback on projects in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Didier</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lou Hirschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.70126⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 226, pp.107910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186773v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l’affouillement en méandre : quelles formules dans quel contexte ? Application à la stabilisation des berges de rivières par le génie végétal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of soil and water bioengineering as a nature based solution for erosion and substrate mass movement control in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Eléonore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evette André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 227, pp.107951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.48.9384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05394567v1</w:t>
+                <w:t xml:space="preserve">hal-05559398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Competition From a Local Species Seed Mixture Limits Invasion by the Ornamental Shrub Buddleja davidii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Douce</w:t>
+                <w:t xml:space="preserve">Developing Nature-based Solutions in the Alps: an Ex-situ Experiment to Select Willows for Subalpine Soil and Water Bioengineering Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Menoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (8), pp.1950-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-025-02211-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.70025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05200615v1</w:t>
+                <w:t xml:space="preserve">hal-05200547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Nature-based Solutions in the Alps: an Ex-situ Experiment to Select Willows for Subalpine Soil and Water Bioengineering Structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
+                <w:t xml:space="preserve">Early Competition From a Local Species Seed Mixture Limits Invasion by the Ornamental Shrub Buddleja davidii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.70025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00267-025-02211-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05200547v1</w:t>
+                <w:t xml:space="preserve">hal-05200615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Aird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Debein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverbank Stabilization with Bioengineering: Failure Processes and Design Suggestions from a Scaled Physical Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de l’affouillement en méandre : quelles formules dans quel contexte ? Application à la stabilisation des berges de rivières par le génie végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fructus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.9384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.48.9384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/jhend8.hyeng-14369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05316839v1</w:t>
+                <w:t xml:space="preserve">hal-05394567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological quality of snowmaking reservoirs in the Alps and management perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Arthaud</w:t>
+                <w:t xml:space="preserve">Biogeomorphic assessment of natural streambank structures in the Alps: A step to improve soil and water bioengineering techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-024-01136-0⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (9), pp.e70126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.70126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774504v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverbank fascines mostly fail due to scouring: Consistent evidence from field and flume observations</w:t>
+                <w:t xml:space="preserve">Riverbank Stabilization with Bioengineering: Failure Processes and Design Suggestions from a Scaled Physical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (1), pp.04025047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/jhend8.hyeng-14369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.4356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04856019v1</w:t>
+                <w:t xml:space="preserve">hal-05316839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génie végétal au secours de la connectivité écologique des berges de cours d’eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Boncourt</w:t>
+                <w:t xml:space="preserve">Ecological quality of snowmaking reservoirs in the Alps and management perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gerfand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alp</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.46.8072⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-024-01136-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795838v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives the success of knotweed control by tarping?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riverbank fascines mostly fail due to scouring: Consistent evidence from field and flume observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, </w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-024-03293-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rra.4356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661336v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional characterization of bioengineered plant communities along riverbanks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le génie végétal au secours de la connectivité écologique des berges de cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo González-Sargas</w:t>
+                <w:t xml:space="preserve">Étienne Boncourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Poulin</w:t>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107279⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.8072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.46.8072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809320v1</w:t>
+                <w:t xml:space="preserve">hal-04795838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge influences perceptions and values of nature-based solutions: The example of soil and water bioengineering techniques applied to urban rivers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What drives the success of knotweed control by tarping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100424⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-024-03293-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809300v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian habitat connectivity restoration in an anthropized landscape: A multi-species approach based on landscape graph and soil bioengineering structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Alp</w:t>
+                <w:t xml:space="preserve">A functional characterization of bioengineered plant communities along riverbanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Dupont</w:t>
+                <w:t xml:space="preserve">Eduardo González-Sargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Herviault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-42. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204, pp.107279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00267-024-01959-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599263v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir le génie végétal au Québec</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Knowledge influences perceptions and values of nature-based solutions: The example of soil and water bioengineering techniques applied to urban rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crescience Lecaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vukelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7813⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.100424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276795v1</w:t>
+                <w:t xml:space="preserve">hal-04809300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux à relever pour accroître l’utilisation du génie végétal en territoire urbain ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+                <w:t xml:space="preserve">Riparian habitat connectivity restoration in an anthropized landscape: A multi-species approach based on landscape graph and soil bioengineering structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Boncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Herviault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-024-01959-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04276732v1</w:t>
+                <w:t xml:space="preserve">hal-04599263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbaceous angiosperms, pteridophytes and shrubs cocktail for rapid ground cover for soil and water bioengineering in the Caribbean</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promouvoir le génie végétal au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.107106⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 HS, pp.79-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276722v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeomorphological processes and plant invasion. What interactions in the case of Asian knotweeds along the Herault River (France)?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Quels enjeux à relever pour accroître l’utilisation du génie végétal en territoire urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Boyer</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.4167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04275496v1</w:t>
+                <w:t xml:space="preserve">hal-04276732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, xylem vulnerability to cavitation and leaf cell response to dehydration in tree seedlings of the caribbean dry forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Herbaceous angiosperms, pteridophytes and shrubs cocktail for rapid ground cover for soil and water bioengineering in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maurice Adolphe Antoine Rousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguy Dulormne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f14040697⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196, pp.107106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.107106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075178v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can vegetation clearing operations and reprofiling of bars be considered as an ecological restoration measure? Lessons from a 10‐year vegetation monitoring program (Loire River, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dupré</w:t>
+                <w:t xml:space="preserve">Growth, xylem vulnerability to cavitation and leaf cell response to dehydration in tree seedlings of the caribbean dry forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Dulormne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rec.13704⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f14040697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713671v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sand burial has more negative impacts than interspecific competition on a riparian pioneer plant species: The Dwarf bulrush (Typha minima Hoppe)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Hydrogeomorphological processes and plant invasion. What interactions in the case of Asian knotweeds along the Herault River (France)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2022.103577⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (8), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.4167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053548v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how do soil bioengineering structures for river bank stabilization fail? Feedback on a large dataset from the GeniVeg database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Leblois</w:t>
+                <w:t xml:space="preserve">Sand burial has more negative impacts than interspecific competition on a riparian pioneer plant species: The Dwarf bulrush (Typha minima Hoppe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Recking</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16954⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184, pp.103577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2022.103577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03768771v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological challenges* for the use of soil and water bioengineering techniques in river and coastal engineering projects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Mira</w:t>
+                <w:t xml:space="preserve">Can vegetation clearing operations and reprofiling of bars be considered as an ecological restoration measure? Lessons from a 10‐year vegetation monitoring program (Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03558250v1</w:t>
+                <w:t xml:space="preserve">hal-03713671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature-based solutions (NbS): A management paradigm shift in practitioners’ perspectives on riverbank soil bioengineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adeline François</w:t>
+                <w:t xml:space="preserve">Typologie des ripisylves des rivières de Guadeloupe, un premier pas vers le développement de techniques de génie végétal avec des espèces locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Procopio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Bernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.39.7060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03563134v1</w:t>
+                <w:t xml:space="preserve">hal-03967267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The taxonomic structure but not the functioning of riparian herbaceous communities varies with hydrological conditions on a large, highly regulated river: Evidence from a 2‐year replicated study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">A biodiversity-employment framework to protect biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Callois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eco.2405⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.107238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721511v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the suitability of neotropical trees and shrubs for soil and water bioengineering: Survival and growth of cuttings from ten Caribbean species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">The taxonomic structure but not the functioning of riparian herbaceous communities varies with hydrological conditions on a large, highly regulated river: Evidence from a 2‐year replicated study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106808⟩</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.2405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053628v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biodiversity-employment framework to protect biodiversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
+                <w:t xml:space="preserve">Ecological challenges* for the use of soil and water bioengineering techniques in river and coastal engineering projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. von Der Thannen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Callois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107238⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.106539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365820v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des ripisylves des rivières de Guadeloupe, un premier pas vers le développement de techniques de génie végétal avec des espèces locales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Nature-based solutions (NbS): A management paradigm shift in practitioners’ perspectives on riverbank soil bioengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.39.7060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 308, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967267v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutter contre les renouées asiatiques avec la méthode du bâchage : Un programme expérimental à Chalon-sur-Saône</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Evaluating the suitability of neotropical trees and shrubs for soil and water bioengineering: Survival and growth of cuttings from ten Caribbean species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.106808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106235v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why and how do soil bioengineering structures for river bank stabilization fail? Feedback on a large dataset from the GeniVeg database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wat2.1604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03748002v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génie végétal sur les berges de cours d’eau : des techniques aux multiples bénéfices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lutter contre les renouées asiatiques avec la méthode du bâchage : Un programme expérimental à Chalon-sur-Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadège Popoff</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre pour agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-29</w:t>
+              <w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.22-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102067v1</w:t>
+                <w:t xml:space="preserve">hal-04106235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Conservation and Restoration of Riparian Forests along Caribbean Riverbanks Using Legume Trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rodríguez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligita Baležentienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14073709⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), pp.e1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048063v1</w:t>
+                <w:t xml:space="preserve">hal-03748002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological succession and fine sediment accretion influence local patch dynamics of a pioneer riparian species ( Typha minima Hoppe)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Le génie végétal sur les berges de cours d’eau : des techniques aux multiples bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Popoff</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comprendre pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412670v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does soil bioengineering benefits aquatic biodiversity? An empirical study of the relative influence of local and regional drivers on benthic macroinvertebrate assemblages</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Conservation and Restoration of Riparian Forests along Caribbean Riverbanks Using Legume Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.3709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14073709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412721v1</w:t>
+                <w:t xml:space="preserve">hal-04048063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the asexual reproductive characteristics of native species for soil bioengineering in the West Indies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Mira</w:t>
+                <w:t xml:space="preserve">Does soil bioengineering benefits aquatic biodiversity? An empirical study of the relative influence of local and regional drivers on benthic macroinvertebrate assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26525/jtfs2021.33.3.333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412746v1</w:t>
+                <w:t xml:space="preserve">hal-03412721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Response of Cuttings to Drought and Intermittent Flooding for Three Salix Species and Implications for Riverbank Soil Bioengineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
+                <w:t xml:space="preserve">Investigation of the asexual reproductive characteristics of native species for soil bioengineering in the West Indies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eduardo González</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tropical Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.333-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26525/jtfs2021.33.3.333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00267-021-01444-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412762v1</w:t>
+                <w:t xml:space="preserve">hal-03412746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Existing Knowledge and Practices of Tarping for the Control of Invasive Knotweeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+                <w:t xml:space="preserve">Growth Response of Cuttings to Drought and Intermittent Flooding for Three Salix Species and Implications for Riverbank Soil Bioengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naren Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Petit</w:t>
+                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dechaume-Moncharmont</w:t>
+                <w:t xml:space="preserve">Eduardo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (6), pp.1137-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-021-01444-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants10102152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412715v1</w:t>
+                <w:t xml:space="preserve">hal-03412762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of restoration techniques: In-situ transplantation experiment of an endangered clonal plant species (Typha minima Hoppe)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Favier</w:t>
+                <w:t xml:space="preserve">Review of Existing Knowledge and Practices of Tarping for the Control of Invasive Knotweeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dechaume-Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10102152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.106130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03130283v1</w:t>
+                <w:t xml:space="preserve">hal-03412715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir et gérer l'invasion par le Buddleia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, HS (76), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling erosion while fostering plant biodiversity: A comparison of riverbank stabilization techniques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of restoration techniques: In-situ transplantation experiment of an endangered clonal plant species (Typha minima Hoppe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 172, pp.106387. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 160, pp.106130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.106130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412685v1</w:t>
+                <w:t xml:space="preserve">hal-03130283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétablir la connexion latérale des rivières en démantelant d’anciens ouvrages de protection : premiers résultats d’une étude pluriannuelle sur le Rhône</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecological succession and fine sediment accretion influence local patch dynamics of a pioneer riparian species ( Typha minima Hoppe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.10⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (12), pp.2351-2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542101v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ‘Design of fascines for riverbank protection in Alpine rivers: insight from flume experiments’</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Posi</w:t>
+                <w:t xml:space="preserve">Controlling erosion while fostering plant biodiversity: A comparison of riverbank stabilization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 167, pp.106254</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 172, pp.106387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412787v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The closer the better? Relative influence of forest continuity and distance to water on the taxonomic and functional structure of riparian plant communities along headwater streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Corrigendum to ‘Design of fascines for riverbank protection in Alpine rivers: insight from flume experiments’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montabonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Posi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.106254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322975v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la qualité des boisements riverains avec l’Indice de Biodiversité et de Connectivité des Ripisylves (IBCR) : une étude de cas avec les communautés d’oiseaux</w:t>
+                <w:t xml:space="preserve">Rétablir la connexion latérale des rivières en démantelant d’anciens ouvrages de protection : premiers résultats d’une étude pluriannuelle sur le Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors Série (81), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2021a21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03372870v1</w:t>
+                <w:t xml:space="preserve">hal-03542101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher structural connectivity and resistance against invasions of soil bioengineering over hard-engineering for riverbank stabilisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The closer the better? Relative influence of forest continuity and distance to water on the taxonomic and functional structure of riparian plant communities along headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blandine Dupont</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.e12591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11273-020-09765-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03130649v1</w:t>
+                <w:t xml:space="preserve">hal-03322975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BD GeniVeg : une base de données française sur les ouvrages de protection de berges en génie végétal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+                <w:t xml:space="preserve">Évaluer la qualité des boisements riverains avec l’Indice de Biodiversité et de Connectivité des Ripisylves (IBCR) : une étude de cas avec les communautés d’oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jung</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.293-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03357838v1</w:t>
+                <w:t xml:space="preserve">hal-03372870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dupré</w:t>
+                <w:t xml:space="preserve">Higher structural connectivity and resistance against invasions of soil bioengineering over hard-engineering for riverbank stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t>
+              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11273-020-09765-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130000v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and succession of riparian plant communities along riverbanks bioengineered for erosion control: a case study in the foothills of the Alps and the Jura Mountains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Janssen</w:t>
+                <w:t xml:space="preserve">BD GeniVeg : une base de données française sur les ouvrages de protection de berges en génie végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Cavaillé</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105880⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152417v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The end of a myth: Solving the knotweeds invasion “problem”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+                <w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03129029v1</w:t>
+                <w:t xml:space="preserve">hal-03130000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génie végétal en berges de rivière et invasions biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and succession of riparian plant communities along riverbanks bioengineered for erosion control: a case study in the foothills of the Alps and the Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Borg</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.105880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03129980v1</w:t>
+                <w:t xml:space="preserve">hal-03152417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal growth strategies of Reynoutria japonica in response to light, shade, and mowing, and perspectives for management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Marie Martin</w:t>
+                <w:t xml:space="preserve">The end of a myth: Solving the knotweeds invasion “problem”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Colombain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/neobiota.56.47511⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.11/100240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129035v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine‐grained sediment deposition alters the response of plant CSR strategies on the gravel bars of a highly regulated river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génie végétal en berges de rivière et invasions biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12494⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors Série (69), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025207v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beaver's menu: species and spatial selection of a European beaver population and implications for riverbank bioengineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Breton</w:t>
+                <w:t xml:space="preserve">Fine‐grained sediment deposition alters the response of plant CSR strategies on the gravel bars of a highly regulated river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (6), pp.901-908. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.452-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11273-020-09754-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957930v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence of riparian forest composition and functional traits from natural succession along a degraded river with multiple stressor legacies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clonal growth strategies of Reynoutria japonica in response to light, shade, and mowing, and perspectives for management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lavallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137730⟩</w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.89 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.56.47511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026265v1</w:t>
+                <w:t xml:space="preserve">hal-03129035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une meilleure prise en compte de la connectivité écologique dans l’aménagement et la gestion des berges de cours d’eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Marie Martin</w:t>
+                <w:t xml:space="preserve">The beaver's menu: species and spatial selection of a European beaver population and implications for riverbank bioengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.901-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11273-020-09754-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129909v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the management of Japanese knotweed s.l.: a response to Jones and colleagues</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Divergence of riparian forest composition and functional traits from natural succession along a degraded river with multiple stressor legacies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Räpple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/neobiota.63.58918⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 721, pp.15/137730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129855v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeding dynamics from a local seed mixture on a bioengineered riverbank protection structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une meilleure prise en compte de la connectivité écologique dans l’aménagement et la gestion des berges de cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, hors-série (68), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610180v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels semis pour le génie végétal sur les berges de cours d'eau ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Delage</w:t>
+                <w:t xml:space="preserve">Improving the management of Japanese knotweed s.l.: a response to Jones and colleagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2019.hs.08⟩</w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.147-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.63.58918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418098v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art des techniques de génie végétal pour contrôler les renouées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeding dynamics from a local seed mixture on a bioengineered riverbank protection structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weissgerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dommanget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Piola</w:t>
+                <w:t xml:space="preserve">F. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Rouifed</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.13⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-019-01180-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414607v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les renouées asiatiques, espèces exotiques envahissantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
+                <w:t xml:space="preserve">Could knotweeds invade mountains in their introduced range? An analysis of patches dynamics along an elevational gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-M. Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Thiébaut</w:t>
+                <w:t xml:space="preserve">C. Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.02⟩</w:t>
+              <w:t xml:space="preserve">Alpine Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00035-018-0214-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413271v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-growing willows significantly reduce invasive knotweed spread</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+                <w:t xml:space="preserve">Renouées envahissantes - Connaissances, gestions et perspectives Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608513v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How maintenance and restoration measures mediate the response of riparian plant functional composition to environmental gradients on channel margins: Insights from a highly degraded large river</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les techniques de bâchage pour le contrôle de la renouée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Brasier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.434⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565993v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouées envahissantes - Connaissances, gestions et perspectives Avant-Propos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Dommanget</w:t>
+                <w:t xml:space="preserve">Soil bioengineering techniques enhance riparian habitat quality and multi-taxonomic diversity in the foothills of the Alps and Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.01⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418092v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniques de bâchage pour le contrôle de la renouée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels semis pour le génie végétal sur les berges de cours d'eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Baillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27, pp.62-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.11⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Hors Série 59, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2019.hs.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415643v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could knotweeds invade mountains in their introduced range? An analysis of patches dynamics along an elevational gradient</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">État de l'art des techniques de génie végétal pour contrôler les renouées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Brasier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alpine Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00035-018-0214-5⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608660v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioengineering techniques enhance riparian habitat quality and multi-taxonomic diversity in the foothills of the Alps and Jura Mountains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Bray</w:t>
+                <w:t xml:space="preserve">Les renouées asiatiques, espèces exotiques envahissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02610275v1</w:t>
+                <w:t xml:space="preserve">hal-02413271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génie végétal pour la protection des berges de cours d'eau au Québec : état des lieux et perspectives pour les Basses-terres du Saint-Laurent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Keita</w:t>
+                <w:t xml:space="preserve">Fast-growing willows significantly reduce invasive knotweed spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Breton</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/set-revue.2019.hs.06⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 231 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413255v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of fascines for riverbank protection in alpine rivers: Insight from flume experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Posi</w:t>
+                <w:t xml:space="preserve">How maintenance and restoration measures mediate the response of riparian plant functional composition to environmental gradients on channel margins: Insights from a highly degraded large river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 656, pp.1312-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.07.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02266169v1</w:t>
+                <w:t xml:space="preserve">hal-02565993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Single- and Multi-Date UAV and Satellite Imagery to Accurately Monitor Invasive Knotweed Species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">Le génie végétal pour la protection des berges de cours d'eau au Québec : état des lieux et perspectives pour les Basses-terres du Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors Série 57, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2019.hs.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs10101662⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02608514v1</w:t>
+                <w:t xml:space="preserve">hal-02413255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et pratiques de gestion des renouées asiatiques : intègrent-elles les dynamiques à long terme des écosystèmes ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rivière-Honegger</w:t>
+                <w:t xml:space="preserve">Design of fascines for riverbank protection in alpine rivers: Insight from flume experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montabonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Posi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.323-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608515v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations iséroises de petite massette (Typha minima Hoppe) : suivis et perspectives de restauration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pinel</w:t>
+                <w:t xml:space="preserve">Using Single- and Multi-Date UAV and Satellite Imagery to Accurately Monitor Invasive Knotweed Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Müllerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Hors série 44, 6 p. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1662), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.HS.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs10101662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742818v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la végétation sur digue : comment concilier GEMA et PI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations et pratiques de gestion des renouées asiatiques : intègrent-elles les dynamiques à long terme des écosystèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Zanetti</w:t>
+                <w:t xml:space="preserve">A. Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Liency</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Meriaux</w:t>
+                <w:t xml:space="preserve">S. Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (92), pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924699v1</w:t>
+                <w:t xml:space="preserve">hal-02608515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Tamaricaceae in Bioengineering on Dry Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lavaine</w:t>
+                <w:t xml:space="preserve">Les populations iséroises de petite massette (Typha minima Hoppe) : suivis et perspectives de restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-015-0499-8⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors série 44, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.HS.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223359v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler des renouées invasives par les techniques de génie écologique : retours d’expérience sur la restauration de berges envahies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Forestier</w:t>
+                <w:t xml:space="preserve">Gestion de la végétation sur digue : comment concilier GEMA et PI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poupart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Daumergue</w:t>
+                <w:t xml:space="preserve">Nelly Liency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Formento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530709v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity assessment following a naturality gradient of riverbank protection structures in French prealps rivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôler des renouées invasives par les techniques de génie écologique : retours d’expérience sur la restauration de berges envahies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Daumergue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.215-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959127v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">European Tamaricaceae in Bioengineering on Dry Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (1), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-015-0499-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversity assessment following a naturality gradient of riverbank protection structures in French prealps rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 53, pp. 23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environmental constraints influence clonal traits of Herbaceous plant communities in an Alpine Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Geobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44, pp.95-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12224-009-9039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00401809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16155,864 +16380,864 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions Naturelles sans Structures Rigides. Guide technique Office Français de la Biodiversité et Institut National de Recherche pour l’agriculture, l’alimentation et l’environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Menoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur la mise en œuvre de structures bois en rivière pour la stabilisation de berge et la diversification des écoulements. Dix fiches techniques illustrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE, LESSEM; Suez Consulting. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandat de services professionnels en conception d’aménagements de génie végétal dans le cadre du programme de réhabilitation des berges des grands parcs riverains de la Ville de Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vaillancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Laval (Québec, Canada); INRAE; Terra Erosion Control LTD; Aubier Environnement. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie végétal au Québec pour la stabilisation des berges État de la situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Laval (Québec, Canada); Société Québécoise de Phytotechnologie; INRAE Centre Lyon Grenoble Auvergne Rhône-Alpes; UMR 5600 EVS; Pêches et Océans Canada. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie végétal en berges pour transformer la ville : services écosystémiques, représentations des acteurs et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l’eau RMC; ZABR; UMR 5600 EVS; LESSEM. 2023, pp.1-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almerinda Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Dessanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté; La Régie rivière de la Fédération des eaux Puisaye-Forterre (Toucy, 89); EPAGE de Montargis (45). 2020, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17034,274 +17259,274 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS de Lyon; CNRS; IRSTEA. 2019, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la scarification du sol en complément de l'essartage sur la dynamique de recolonisation de la végétation des bancs alluvionnaires de l'Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynarp : Dynamique paysagère des renouées sur les infrastructures de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Biaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence Française de la Biodiversité; IRSTEA Grenoble; CEREMA; UMR 5600 EVS CNRS. 2018, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des communautés pionnières de plantes sur les marges des sections court-circuitées du Rhône : implications pour la gestion et la restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17323,169 +17548,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSTEA; CNRS; ENS de Lyon. 2017, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi dynamique de la végétation en réponse à la mise en pâturage des bancs alluvionnaires de l'Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17495,65 +17720,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dismantling lateral river structures to restore biodiversity: short-term effects on riparian plant communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Appeltauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17581,73 +17806,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDRest : une base de données nationale pour recenser les opérations de restauration des écosystèmes terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17706,73 +17931,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 13 - RESTAURER ET COHABITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDRest : a database about restoration interventions in terrestrial environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17821,92 +18046,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Tartu, Estonia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.20429.76006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of riparian vegetation to the restoration of lateral connectivity: the case of the dismantling of old groyne fields on the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17935,87 +18160,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Riparian Ecosystems Science and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDRest : une base de données nationale pour recenser les opérations de restauration des écosystèmes terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18023,244 +18248,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER12 : Restaurer et (se) questionner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bagnères-de-Bigorre, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36577.83043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes écologiques à l'œuvre dans la limitation de l'installation du Buddleja davidii sur des berges remaniées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained sediment alluviation alters the response of plant CSR strategies on the gravel bars of regulated rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18289,414 +18514,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the COST Action CONVERGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage des communautés et résistance à l'invasion : le rôle de l'effet de priorité et de la composition des semis au sein d'un projet de restauration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Essais de restauration d'une espèce alluviale pionnière sur l'Isère : la petite massette (Typha minima Hoppe), dans le cadre de mesures compensatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.1, 2019</w:t>
+              <w:t xml:space="preserve">Colloque REVER 10 « Restaurer ou Reconquérir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610188v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais de restauration d'une espèce alluviale pionnière sur l'Isère : la petite massette (Typha minima Hoppe), dans le cadre de mesures compensatoires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Assemblage des communautés et résistance à l'invasion : le rôle de l'effet de priorité et de la composition des semis au sein d'un projet de restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdulhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque REVER 10 « Restaurer ou Reconquérir »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.1, 2019</w:t>
+              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610194v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel ecosystem functioning: from invasion to restoration of knotweed‐invaded areas - a bee perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Ecology and Management of Alien Plant invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SQL database about soil bioengineering techniques for riverbank protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18705,766 +18930,766 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SER Europe conference 2018: Restoration in the Era of Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland. pp.1, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.14082.49602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité de reprise et de croissance des boutures de Salix eriocephala et Cornus stolonifera soumis à différentes conditions d’humidité du sol en serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naren Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ÉCOVÉG13: Congrès international francophone en écologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations de transplantation d'une espèce protégée sur les berges de l'Isère : la petite massette (Typha minima Hoppe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées-ateliers 2017 du Réseau REVER, Réseau d'Échanges et de Valorisation en Écologie de la Restauration - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Arras, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ZABR et le GRAIE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 324 p., 2015, Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.140, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynarp : Dynamique et gestion des renouées asiatiques à l’échelle paysagère, impacts et perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ITTECOP : infrastructures de transports terrestres, écosystèmes et paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity of regeneration of ligneous species used in biotechnical engineering according to a gradient of drought stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19493,172 +19718,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session SSS7 Soil erosion and sediment control with vegetation and bioengineering on severely eroded terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Session SSS7 Soil erosion and sediment control with vegetation and bioengineering on severely eroded terrain, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01339124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des capacités de reprise des boutures dans un contexte de changement climatique : le cas des saules utilisés en génie végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du programme interdisciplinaire de recherche "Ingénierie écologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01339015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19668,405 +19893,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bouturage pour le génie végétal en berges de cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-149, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/AUWFDZ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fascines de ligneux en génie végétal. Guide technique Office Français de la Biodiversité et Institut National de Recherche pour l’agriculture, l’alimentation et l’environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://reseau-eau.educagri.fr/?LesFascinesDeLigneuxEnGenieVegetalGuide. , pp.1-74, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/1T6WSO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'on risque ? 30 idées reçues sur les risques naturels en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.30, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20076,436 +20301,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fascines de ligneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.57-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles espèces utiliser pour le génie végétal aux Antilles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de gestion des renouées asiatiques : intègrent-elles les dynamiques à long terme des écosystèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.10451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId502"/>
+      <w:footerReference w:type="default" r:id="rId510"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20652,51 +20877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Leblois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wlodarczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pezet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sahuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerfand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tixier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Juliette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piton Guillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adeline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evette Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brasier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brusson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gallant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hull" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dodd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dusz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Labbouz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Frossard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18961.75360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hoerbinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Rauch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610028v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilloteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10573.14564" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;llerov&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E. Mira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maurice Adolphe Antoine Rousteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145848v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janssen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Rauch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024751v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34873.26724" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triqueneaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdulhak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vall&#233;e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608707v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kipkie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Murray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hull" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145752v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Perez Carazo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Posi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316290v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490431v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lou Hirschy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107910" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70126" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fructus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.48.9384" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200615v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.70025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Menoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-025-02211-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316839v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/jhend8.hyeng-14369" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Testi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-024-01136-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856019v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4356" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795838v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boncourt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.46.8072" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661336v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03293-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809320v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107279" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809300v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescience Lecaude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100424" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boncourt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dupont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Herviault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-024-01959-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7813" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276732v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7815" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276722v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.107106" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4167" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04075178v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f14040697" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053548v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2022.103577" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768771v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16954" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HGM3W8KN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558250v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Der Thannen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106539" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563134v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114638" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721511v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2405" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053628v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106808" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365820v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107238" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967267v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gayot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Procopio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bernus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.39.7060" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048063v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14073709" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412670v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13837" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412721v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106287" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412746v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26525/jtfs2021.33.3.333" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412762v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naren Keita" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-021-01444-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412715v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10102152" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130283v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106130" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412970v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Jacob" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.05" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106387" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542101v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.10" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montabonnet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Posi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372870v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a21" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09765-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357838v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jung" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.07" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152417v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105880" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129980v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borg" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.09" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129035v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.56.47511" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025207v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12494" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957930v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Daumergue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09754-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026265v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137730" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129909v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129855v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.63.58918" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610180v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weissgerber" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyghe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-019-01180-9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418098v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delage" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Baillin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.08" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414607v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dommanget" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brasier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.13" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413271v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Martin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.02" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608513v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565993v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.434" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.01" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415643v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.11" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610275v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.04.017" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413255v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tisserant" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keita" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.06" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266169v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.07.019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608514v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101662" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742818v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinelli" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.01" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Liency" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Formento" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.06" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223359v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0499-8" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530709v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poupart" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959127v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.105" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401809v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-009-9039-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6HZGC59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215778v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374432v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chauvet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letourneux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683079v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Charbonneau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vaillancourt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861369v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379770v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551022v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608526v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059213v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550853v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608527v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169865v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Appeltauer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825971v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017735v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20429.76006" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145887v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017724v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dausse" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36577.83043" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279848v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Huyghe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145857v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610188v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610194v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Popoff" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Buisson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dedonder" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610190v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607892v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14082.49602" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899783v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castagni" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608607v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250435v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339124v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339015v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688423v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pires" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prunier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AUWFDZ" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276783v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schmitt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/1T6WSO" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276745v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7707" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412925v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.04" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Leblois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wlodarczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pezet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sahuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerfand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tixier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Juliette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piton Guillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adeline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evette Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brasier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brusson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gallant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hull" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dodd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Labbouz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Frossard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dusz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18961.75360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hoerbinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Rauch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;llerov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E. Mira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maurice Adolphe Antoine Rousteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilloteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10573.14564" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145848v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34873.26724" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janssen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Rauch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338848v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triqueneaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdulhak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vall&#233;e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kipkie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Murray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hull" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Perez Carazo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Posi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316290v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Calvani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Schwarz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107978" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lou Hirschy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107910" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El&#233;onore" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107951" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Menoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-025-02211-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.70025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394567v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fructus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.48.9384" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186773v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70126" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316839v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/jhend8.hyeng-14369" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Testi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-024-01136-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856019v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4356" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boncourt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.46.8072" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661336v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03293-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809320v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107279" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809300v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescience Lecaude" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100424" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599263v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boncourt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dupont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Herviault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-024-01959-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7813" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7815" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276722v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.107106" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04075178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f14040697" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275496v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4167" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053548v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2022.103577" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967267v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gayot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Procopio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bernus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.39.7060" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365820v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107238" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721511v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2405" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558250v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Der Thannen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106539" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114638" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053628v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106808" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768771v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16954" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HGM3W8KN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106235v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048063v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14073709" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106287" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412746v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26525/jtfs2021.33.3.333" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412762v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naren Keita" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-021-01444-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412715v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10102152" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Jacob" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.05" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106130" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412670v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13837" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412685v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106387" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412787v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montabonnet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Posi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542101v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.10" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372870v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a21" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130649v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09765-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357838v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jung" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.07" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152417v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105880" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.09" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025207v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12494" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129035v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.56.47511" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957930v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Daumergue" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09754-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137730" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129909v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129855v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.63.58918" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610180v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weissgerber" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyghe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-019-01180-9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418092v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dommanget" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.01" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415643v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brasier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.11" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610275v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.04.017" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418098v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delage" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Baillin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.08" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414607v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.13" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413271v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.02" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608513v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.004" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565993v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.434" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413255v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tisserant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keita" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.06" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266169v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.07.019" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608514v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101662" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742818v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourret" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinelli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.01" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924699v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Liency" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Formento" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.06" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530709v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poupart" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223359v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0499-8" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959127v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.105" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401809v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-009-9039-8" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6HZGC59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215778v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374432v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chauvet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letourneux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683079v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Charbonneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vaillancourt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861369v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379770v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551022v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608526v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059213v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550853v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608527v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169865v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Appeltauer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825971v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017735v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20429.76006" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145887v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017724v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dausse" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36577.83043" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279848v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Huyghe" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145857v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610194v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Popoff" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Buisson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dedonder" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610188v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610190v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607892v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14082.49602" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899783v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castagni" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608607v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250435v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339124v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339015v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688423v2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pires" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prunier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AUWFDZ" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276783v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schmitt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/1T6WSO" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276745v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7707" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412925v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.04" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>