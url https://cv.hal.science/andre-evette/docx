--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -66,17651 +66,18189 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil and water bioengineering on moutain streambanks: Lessons learnt from extensive feedback on projects in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lou Hirschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 226, pp.107910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview of soil and water bioengineering as a nature based solution for erosion and substrate mass movement control in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Eléonore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evette André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 227, pp.107951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willow root distribution on riverbanks for soil and water bioengineering design: From field measurements to soil reinforcement estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Calvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 227, pp.107978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological quality of snowmaking reservoirs in the Alps and management perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gerfand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-024-01136-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Aird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing Nature-based Solutions in the Alps: an Ex-situ Experiment to Select Willows for Subalpine Soil and Water Bioengineering Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Menoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (8), pp.1950-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-025-02211-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Competition From a Local Species Seed Mixture Limits Invasion by the Ornamental Shrub Buddleja davidii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.70025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biogeomorphic assessment of natural streambank structures in the Alps: A step to improve soil and water bioengineering techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (9), pp.e70126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.70126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation de l’affouillement en méandre : quelles formules dans quel contexte ? Application à la stabilisation des berges de rivières par le génie végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fructus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.9384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.48.9384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riverbank Stabilization with Bioengineering: Failure Processes and Design Suggestions from a Scaled Physical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (1), pp.04025047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/jhend8.hyeng-14369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riverbank fascines mostly fail due to scouring: Consistent evidence from field and flume observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.4356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le génie végétal au secours de la connectivité écologique des berges de cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Boncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.8072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.46.8072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What drives the success of knotweed control by tarping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-024-03293-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A functional characterization of bioengineered plant communities along riverbanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo González-Sargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204, pp.107279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge influences perceptions and values of nature-based solutions: The example of soil and water bioengineering techniques applied to urban rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crescience Lecaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vukelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.100424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riparian habitat connectivity restoration in an anthropized landscape: A multi-species approach based on landscape graph and soil bioengineering structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Boncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Herviault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-024-01959-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir le génie végétal au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 HS, pp.79-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux à relever pour accroître l’utilisation du génie végétal en territoire urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbaceous angiosperms, pteridophytes and shrubs cocktail for rapid ground cover for soil and water bioengineering in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maurice Adolphe Antoine Rousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196, pp.107106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.107106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogeomorphological processes and plant invasion. What interactions in the case of Asian knotweeds along the Herault River (France)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (8), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.4167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth, xylem vulnerability to cavitation and leaf cell response to dehydration in tree seedlings of the caribbean dry forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Dulormne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f14040697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sand burial has more negative impacts than interspecific competition on a riparian pioneer plant species: The Dwarf bulrush (Typha minima Hoppe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184, pp.103577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2022.103577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can vegetation clearing operations and reprofiling of bars be considered as an ecological restoration measure? Lessons from a 10‐year vegetation monitoring program (Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le génie végétal sur les berges de cours d’eau : des techniques aux multiples bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conservation and Restoration of Riparian Forests along Caribbean Riverbanks Using Legume Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.3709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14073709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des ripisylves des rivières de Guadeloupe, un premier pas vers le développement de techniques de génie végétal avec des espèces locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Procopio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Bernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.39.7060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how do soil bioengineering structures for river bank stabilization fail? Feedback on a large dataset from the GeniVeg database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the suitability of neotropical trees and shrubs for soil and water bioengineering: Survival and growth of cuttings from ten Caribbean species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.106808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A biodiversity-employment framework to protect biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Callois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.107238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The taxonomic structure but not the functioning of riparian herbaceous communities varies with hydrological conditions on a large, highly regulated river: Evidence from a 2‐year replicated study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.2405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological challenges* for the use of soil and water bioengineering techniques in river and coastal engineering projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. von Der Thannen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.106539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature-based solutions (NbS): A management paradigm shift in practitioners’ perspectives on riverbank soil bioengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 308, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter contre les renouées asiatiques avec la méthode du bâchage : Un programme expérimental à Chalon-sur-Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.22-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rodríguez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Andreoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligita Baležentienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), pp.e1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does soil bioengineering benefits aquatic biodiversity? An empirical study of the relative influence of local and regional drivers on benthic macroinvertebrate assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the asexual reproductive characteristics of native species for soil bioengineering in the West Indies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Tropical Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.333-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26525/jtfs2021.33.3.333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth Response of Cuttings to Drought and Intermittent Flooding for Three Salix Species and Implications for Riverbank Soil Bioengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naren Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (6), pp.1137-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-021-01444-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Existing Knowledge and Practices of Tarping for the Control of Invasive Knotweeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10102152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological succession and fine sediment accretion influence local patch dynamics of a pioneer riparian species ( Typha minima Hoppe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (12), pp.2351-2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévenir et gérer l'invasion par le Buddleia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, HS (76), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of restoration techniques: In-situ transplantation experiment of an endangered clonal plant species (Typha minima Hoppe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160, pp.106130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.106130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlling erosion while fostering plant biodiversity: A comparison of riverbank stabilization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.106387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer la qualité des boisements riverains avec l’Indice de Biodiversité et de Connectivité des Ripisylves (IBCR) : une étude de cas avec les communautés d’oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.293-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétablir la connexion latérale des rivières en démantelant d’anciens ouvrages de protection : premiers résultats d’une étude pluriannuelle sur le Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors Série (81), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigendum to ‘Design of fascines for riverbank protection in Alpine rivers: insight from flume experiments’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montabonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Posi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.106254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The closer the better? Relative influence of forest continuity and distance to water on the taxonomic and functional structure of riparian plant communities along headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.e12591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher structural connectivity and resistance against invasions of soil bioengineering over hard-engineering for riverbank stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11273-020-09765-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BD GeniVeg : une base de données française sur les ouvrages de protection de berges en génie végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divergence of riparian forest composition and functional traits from natural succession along a degraded river with multiple stressor legacies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Räpple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 721, pp.15/137730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une meilleure prise en compte de la connectivité écologique dans l’aménagement et la gestion des berges de cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, hors-série (68), pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the management of Japanese knotweed s.l.: a response to Jones and colleagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.147-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.63.58918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity and succession of riparian plant communities along riverbanks bioengineered for erosion control: a case study in the foothills of the Alps and the Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.105880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The end of a myth: Solving the knotweeds invasion “problem”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Colombain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.11/100240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génie végétal en berges de rivière et invasions biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors Série (69), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine‐grained sediment deposition alters the response of plant CSR strategies on the gravel bars of a highly regulated river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.452-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clonal growth strategies of Reynoutria japonica in response to light, shade, and mowing, and perspectives for management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lavallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.89 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.56.47511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The beaver's menu: species and spatial selection of a European beaver population and implications for riverbank bioengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wetlands Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.901-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11273-020-09754-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of fascines for riverbank protection in alpine rivers: Insight from flume experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montabonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Posi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.323-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeding dynamics from a local seed mixture on a bioengineered riverbank protection structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weissgerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-019-01180-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Could knotweeds invade mountains in their introduced range? An analysis of patches dynamics along an elevational gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alpine Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00035-018-0214-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouées envahissantes - Connaissances, gestions et perspectives Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniques de bâchage pour le contrôle de la renouée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Brasier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil bioengineering techniques enhance riparian habitat quality and multi-taxonomic diversity in the foothills of the Alps and Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels semis pour le génie végétal sur les berges de cours d'eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Baillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors Série 59, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2019.hs.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de l'art des techniques de génie végétal pour contrôler les renouées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Brasier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renouées asiatiques, espèces exotiques envahissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How maintenance and restoration measures mediate the response of riparian plant functional composition to environmental gradients on channel margins: Insights from a highly degraded large river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 656, pp.1312-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast-growing willows significantly reduce invasive knotweed spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 231 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le génie végétal pour la protection des berges de cours d'eau au Québec : état des lieux et perspectives pour les Basses-terres du Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors Série 57, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2019.hs.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la végétation sur digue : comment concilier GEMA et PI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Liency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Formento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Single- and Multi-Date UAV and Satellite Imagery to Accurately Monitor Invasive Knotweed Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Müllerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1662), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10101662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et pratiques de gestion des renouées asiatiques : intègrent-elles les dynamiques à long terme des écosystèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (92), pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les populations iséroises de petite massette (Typha minima Hoppe) : suivis et perspectives de restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors série 44, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.HS.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler des renouées invasives par les techniques de génie écologique : retours d’expérience sur la restauration de berges envahies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.215-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Tamaricaceae in Bioengineering on Dry Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (1), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-015-0499-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversity assessment following a naturality gradient of riverbank protection structures in French prealps rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 53, pp. 23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental constraints influence clonal traits of Herbaceous plant communities in an Alpine Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folia Geobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12224-009-9039-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00401809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDRest, une base de données française des opérations de restauration en milieux terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER14 - Restaurer et planifier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REVER (Réseau d'échanges et de valorisation en écologie de la restauration), Jan 2026, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sense of ecological restoration experiments in alpine protected areas: The Case of Man-Made Slopes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">Restore and manage flooding on the Lower Dranse with nature-based solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wlodarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313853v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local or certified? Plant phenotypic variability and plasticity for mountain ecosystems restoration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Making sense of ecological restoration experiments in alpine protected areas: The Case of Man-Made Slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïna Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Guerrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313839v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restore and manage flooding on the Lower Dranse with nature-based solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amélie Sahuc</w:t>
+                <w:t xml:space="preserve">Local or certified? Plant phenotypic variability and plasticity for mountain ecosystems restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Mountain Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178661v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willows root distribution on riverbanks through a descriptive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revegetating the banks of snowmaking reservoirs: Benefits for freshwater alpine biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gerfand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gaucherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Écologie et Évolution, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural streambank structure assessment in mountain rivers: an approach combining ecology and hydromorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousset Juliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piton Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evette André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geoscience Union, Apr 2023, Vienna, Austria. pp.3/EGU23-5403, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDGeniVeg, a French database about soil bioengineering techniques: building online map, collect data and use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific advances in river restoration (SARR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, River restoration center, United Kingdom, Sep 2023, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fascines for riverbank stabilization : structural failure processes and design suggestions from physical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geoscience Union, Apr 2023, Vienna, Austria. pp.3/EGU23-13109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets à long et court termes des aménagements anthropiques sur les communautés riveraines du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 4th International Conférence – Integrative sciences and sustainable development of large rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeniMed project: Development of practical tools to promote soil water bioengineering in the Mediterranean area and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Brasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Wetland Scientists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tour du Valat, Jun 2022, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term riverbank soil bioengineering effectiveness monitoring in Calgary, Alberta Canada</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Raymond</w:t>
+                <w:t xml:space="preserve">“Proteger”: a sustainable soil bioengineering project for riverbank protection in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Dodd</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
+              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering (SBEE) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414031v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key factors for success of living plants in soil bioengineering for riverbank protection in Calgary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature-based engineering solution for sustainable invasive alien plants control and ecosystem restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hoerbinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Peter Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
+              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413848v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using tree legumes for soil bioengineering in the Caribbean riverbanks : ways for conservation and restoration of riparian forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Long-term riverbank soil bioengineering effectiveness monitoring in Calgary, Alberta Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual Meeting, France</w:t>
+              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413060v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the degradation processes and causes of 223 soil bioengineering structures for riverbank protection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key factors for success of living plants in soil bioengineering for riverbank protection in Calgary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">9th World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414006v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Proteger”: a sustainable soil bioengineering project for riverbank protection in the Caribbean.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Using tree legumes for soil bioengineering in the Caribbean riverbanks : ways for conservation and restoration of riparian forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413834v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioengineering for riverbank protection, what benefits for biodiversity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the degradation processes and causes of 223 soil bioengineering structures for riverbank protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413933v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geni’Alp - Promotion du génie végétal en rivière de montagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Proteger”: a sustainable soil bioengineering project for riverbank protection in the Caribbean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring and sustainable management of mountain aquatic environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Evian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">9th World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413231v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bâchage des renouées: quel retour d’expériences pour quelles préconisations ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil bioengineering for riverbank protection, what benefits for biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Espèces Exotiques Envahissantes (EEE) - "Lutte contre les EEE – Gérer les intrants et valoriser les produits"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420349v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geni’Alp - Promotion du génie végétal en rivière de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Monitoring and sustainable management of mountain aquatic environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413096v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River bio-engineering for bank protection in urban context: measured and perceived ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vukelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature Based Solutions from practitioners’ perspective: a paradigm shift. The example of bioengineering techniques for riverbank erosion control in urban context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+                <w:t xml:space="preserve">Bâchage des renouées: quel retour d’expériences pour quelles préconisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline François</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dechaume-Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Public Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journée technique Espèces Exotiques Envahissantes (EEE) - "Lutte contre les EEE – Gérer les intrants et valoriser les produits"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413157v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database about river bioengineering techniques: building online map and first analyses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dorget</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414054v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures vertes sur les berges de cours d’eau urbains, biodiversité et perception sociale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Nature Based Solutions from practitioners’ perspective: a paradigm shift. The example of bioengineering techniques for riverbank erosion control in urban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges sur les infrastructures vertes pour la gestion de l’eau en milieu urbain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">5th International Conference on Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413271v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Proteger”: a sustainable soil bioengineering project for riverbank protection in the Caribbean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Mira</w:t>
+                <w:t xml:space="preserve">A database about river bioengineering techniques: building online map and first analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering (SBEE) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18961.75360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414066v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature-based engineering solution for sustainable invasive alien plants control and ecosystem restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans Peter Rauch</w:t>
+                <w:t xml:space="preserve">Infrastructures vertes sur les berges de cours d’eau urbains, biodiversité et perception sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée d’échanges sur les infrastructures vertes pour la gestion de l’eau en milieu urbain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413888v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les principales essences forestières de la ripisylve? Etats des lieux et prospectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Comment améliorer la gestion de nos ripisylves ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of invasive species: from ecological processes to management tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Müllerová</w:t>
+                <w:t xml:space="preserve">Accelerated succession in novel riparian ecosystems with long-term impact legacies, evidence from cross-comparison with a reference site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Räpple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à IBOT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2th Annual meeting of the COST Action CONVERGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610191v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des communautés riveraines des marges alluviales du Rhône: bilan des études entamées depuis 2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Piegay</w:t>
+                <w:t xml:space="preserve">Control of invasive species: from ecological processes to management tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Müllerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité d'Orientation Stratégique de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, LYON, France. pp.1</w:t>
+              <w:t xml:space="preserve">Conférence à IBOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610196v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'atterrissement des bancs de galets entraine une déstructuration des stratégies CSR des communautés riveraines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Structure des communautés riveraines des marges alluviales du Rhône: bilan des études entamées depuis 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.1</w:t>
+              <w:t xml:space="preserve">Comité d'Orientation Stratégique de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, LYON, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610189v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTEGER: an innovative ecological engineering project for riverbank protection in Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore E. Mira</w:t>
+                <w:t xml:space="preserve">L'atterrissement des bancs de galets entraine une déstructuration des stratégies CSR des communautés riveraines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513474v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynarp : dynamique paysagère des renouées sur les infrastructures de transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROTEGER: an innovative ecological engineering project for riverbank protection in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore E. Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Maurice Adolphe Antoine Rousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ITTECOP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France. pp.1</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610193v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Técnicas de Bioingeniería para la Protección de Riberas: Desafíos de la gestión sostenible en un mundo cambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferencia de ecologia y zootecnia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Chihuahua, México. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie végétal en rivière : constat et pistes d'amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'échanges techniques Génie écologique : concilier éco-conception, efficacité et résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupleraies sauvages et plantées. Contrastes et similitudes sous l'angle biologique et écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Reforesté « Les plantations forestières : Représentations et réalité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of a large panel of restoration operations on riverbanks with soil bioengineering techniques in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Symposium of the International Society for River Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for River Science, Sep 2019, Vienne, Austria. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.10573.14564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéger&amp;quot;: an innovative ecological engineering project for riverbanks protection in Guadeloupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynarp : dynamique paysagère des renouées sur les infrastructures de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Le Gosier, Guadeloupe. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque ITTECOP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610183v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi floristique des îles de Mareau-aux-Prés (45). Apparition et évolution de l'abondance des espèces invasives en huit ans (2012-2019)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Desmoulins</w:t>
+                <w:t xml:space="preserve">Protéger&amp;quot;: an innovative ecological engineering project for riverbanks protection in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Rencontres Botaniques du Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tours, France. pp.21</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Le Gosier, Guadeloupe. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610029v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes exotiques envahissantes : une menace ou une opportunité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi floristique des îles de Mareau-aux-Prés (45). Apparition et évolution de l'abondance des espèces invasives en huit ans (2012-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desmoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrat de rivière Romanche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Séchilliennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">9èmes Rencontres Botaniques du Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tours, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610198v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynarp : Dynamique paysagère des renouées sur les infrastructures de transport. Quelle perception pour quelle gestion ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plantes exotiques envahissantes : une menace ou une opportunité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique ferrovière Renouée du Japon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Câlons-sur-Saônne, France. pp.1</w:t>
+              <w:t xml:space="preserve">Contrat de rivière Romanche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séchilliennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610197v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated succession in novel riparian ecosystems with long-term impact legacies, evidence from cross-comparison with a reference site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pont</w:t>
+                <w:t xml:space="preserve">Dynarp : Dynamique paysagère des renouées sur les infrastructures de transport. Quelle perception pour quelle gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2th Annual meeting of the COST Action CONVERGES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.1-14</w:t>
+              <w:t xml:space="preserve">Journée technique ferrovière Renouée du Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Câlons-sur-Saônne, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145848v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pont</w:t>
+                <w:t xml:space="preserve">Highlighting scouring threat on bioengineering riverbank protections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio Perez Carazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Posi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER Europe Conference 2018. Restoration in the Era of Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 14113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024751v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional composition of gravel bar plant communities along the Rhône River: implications for management and restoration operations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Räpple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 3rd International Conference on integrative sciences and sustainable development of large rivers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SER Europe Conference 2018. Restoration in the Era of Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608667v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and Challenges for Soil bioengineering in a Changing World</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional composition of gravel bar plant communities along the Rhône River: implications for management and restoration operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I.S. Rivers, 3rd International Conference on integrative sciences and sustainable development of large rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.34873.26724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608706v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical resistance limits of soil bioengineering works for riverbank protection</w:t>
+                <w:t xml:space="preserve">Innovation and Challenges for Soil bioengineering in a Changing World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H.P. Rauch</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Life-Cycle Civil Engineering (IALCCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Ghent, Belgium. pp.6</w:t>
+              <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608705v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical resistance limits of soil bioengineering works for riverbank protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Life-Cycle Civil Engineering (IALCCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Ghent, Belgium. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338848v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de graviers du Rhône : implications pour la gestion et la restauration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024719v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community assemblage and resistance to invasion: the role of priority effect and seeding composition in a restoration project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de graviers du Rhône : implications pour la gestion et la restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER Europe conference 2018: Restoration in the Era of Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, REYKJAVIK, Iceland. pp.1</w:t>
+              <w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608516v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Pont</w:t>
+                <w:t xml:space="preserve">Community assemblage and resistance to invasion: the role of priority effect and seeding composition in a restoration project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Triqueneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdulhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SER Europe conference 2018: Restoration in the Era of Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland. pp.16</w:t>
+              <w:t xml:space="preserve">, Sep 2018, REYKJAVIK, Iceland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608669v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de galets du Rhône: implications pour la gestion et la restauration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Räpple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">SER Europe conference 2018: Restoration in the Era of Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145752v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term Riparian Restoration Monitoring in Calgary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kipkie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Society for Ecological Restoration - Western Canada 2018 Fall Forum &amp; Annual General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Calgary, Canada. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting scouring threat on bioengineering riverbank protections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Recking</w:t>
+                <w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de galets du Rhône: implications pour la gestion et la restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 14113</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983202v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the attitude of French managers towards invasive species when managing linear transport infrastructures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international Ecosummit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpelliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01316290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités d'utilisation des Tamaricaceae en génieécologie dans des milieux soumis à sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées du réseau REVER (Réseau d'Echanges et de Valorisation en Ecologie de la Restauration)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REVER, Nov 2012, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des capacités de régénération des plantes dans un contexte de changement climatique : le cas des espèces ligneuses utilisées en génie végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du GIS Draix "Végétation et érosion en terrain marneux : interactions, modélisation, application du génie biologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01368356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willow root distribution on riverbanks for soil and water bioengineering design: From field measurements to soil reinforcement estimation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Soil and water bio engineering on riverbanks: techniques with multiple benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05576120v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">28 p., 2026, Comprendre Pour Agir, Print ISBN: 978‑2‑38170‑230‑8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and water bioengineering on moutain streambanks: Lessons learnt from extensive feedback on projects in the Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Le Bouturage pour le génie végétal en berges de cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-05490431v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.1-149, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/AUWFDZ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of soil and water bioengineering as a nature based solution for erosion and substrate mass movement control in the tropics</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-05559398v1</w:t>
+                <w:t xml:space="preserve">Les fascines de ligneux en génie végétal. Guide technique Office Français de la Biodiversité et Institut National de Recherche pour l’agriculture, l’alimentation et l’environnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://reseau-eau.educagri.fr/?LesFascinesDeLigneuxEnGenieVegetalGuide. , pp.1-74, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/1T6WSO⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Nature-based Solutions in the Alps: an Ex-situ Experiment to Select Willows for Subalpine Soil and Water Bioengineering Structures</w:t>
-[...310 lines deleted...]
-                <w:t xml:space="preserve">Camille Debein</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'on risque ? 30 idées reçues sur les risques naturels en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naaim-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Bonnefoy-Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...9178 lines deleted...]
-                <w:t xml:space="preserve">halsde-00401809v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.30, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions Naturelles sans Structures Rigides. Guide technique Office Français de la Biodiversité et Institut National de Recherche pour l’agriculture, l’alimentation et l’environnement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience sur la mise en œuvre de structures bois en rivière pour la stabilisation de berge et la diversification des écoulements. Dix fiches techniques illustrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; INRAE. 2025</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE, LESSEM; Suez Consulting. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05215778v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la mise en œuvre de structures bois en rivière pour la stabilisation de berge et la diversification des écoulements. Dix fiches techniques illustrées</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Solutions Naturelles sans Structures Rigides. Guide technique Office Français de la Biodiversité et Institut National de Recherche pour l’agriculture, l’alimentation et l’environnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">INRAE, LESSEM; Suez Consulting. 2025</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Menoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05374432v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandat de services professionnels en conception d’aménagements de génie végétal dans le cadre du programme de réhabilitation des berges des grands parcs riverains de la Ville de Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vaillancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Laval (Québec, Canada); INRAE; Terra Erosion Control LTD; Aubier Environnement. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie végétal au Québec pour la stabilisation des berges État de la situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Laval (Québec, Canada); Société Québécoise de Phytotechnologie; INRAE Centre Lyon Grenoble Auvergne Rhône-Alpes; UMR 5600 EVS; Pêches et Océans Canada. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie végétal en berges pour transformer la ville : services écosystémiques, représentations des acteurs et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l’eau RMC; ZABR; UMR 5600 EVS; LESSEM. 2023, pp.1-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almerinda Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRAPVAL : Forêts et Ripisylves Anciennes des Petites Vallées de la Puisaye (Rapport scientifique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Dessanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE, UR EFNO; INRAE, UR HYCAR; INRAE, UR LESSEM; IGN, service de l'inventaire forestier; CRPF Bourgogne-Franche-Comté; La Régie rivière de la Fédération des eaux Puisaye-Forterre (Toucy, 89); EPAGE de Montargis (45). 2020, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS de Lyon; CNRS; IRSTEA. 2019, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la scarification du sol en complément de l'essartage sur la dynamique de recolonisation de la végétation des bancs alluvionnaires de l'Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynarp : Dynamique paysagère des renouées sur les infrastructures de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Biaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence Française de la Biodiversité; IRSTEA Grenoble; CEREMA; UMR 5600 EVS CNRS. 2018, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des communautés pionnières de plantes sur les marges des sections court-circuitées du Rhône : implications pour la gestion et la restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSTEA; CNRS; ENS de Lyon. 2017, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi dynamique de la végétation en réponse à la mise en pâturage des bancs alluvionnaires de l'Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17720,3017 +18258,2609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dismantling lateral river structures to restore biodiversity: short-term effects on riparian plant communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Appeltauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDRest : une base de données nationale pour recenser les opérations de restauration des écosystèmes terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 13 - RESTAURER ET COHABITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDRest : a database about restoration interventions in terrestrial environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Tartu, Estonia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.20429.76006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of riparian vegetation to the restoration of lateral connectivity: the case of the dismantling of old groyne fields on the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Riparian Ecosystems Science and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDRest : une base de données nationale pour recenser les opérations de restauration des écosystèmes terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER12 : Restaurer et (se) questionner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bagnères-de-Bigorre, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36577.83043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes écologiques à l'œuvre dans la limitation de l'installation du Buddleja davidii sur des berges remaniées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained sediment alluviation alters the response of plant CSR strategies on the gravel bars of regulated rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the COST Action CONVERGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais de restauration d'une espèce alluviale pionnière sur l'Isère : la petite massette (Typha minima Hoppe), dans le cadre de mesures compensatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque REVER 10 « Restaurer ou Reconquérir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage des communautés et résistance à l'invasion : le rôle de l'effet de priorité et de la composition des semis au sein d'un projet de restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdulhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel ecosystem functioning: from invasion to restoration of knotweed‐invaded areas - a bee perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Ecology and Management of Alien Plant invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SQL database about soil bioengineering techniques for riverbank protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SER Europe conference 2018: Restoration in the Era of Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland. pp.1, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.14082.49602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité de reprise et de croissance des boutures de Salix eriocephala et Cornus stolonifera soumis à différentes conditions d’humidité du sol en serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naren Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ÉCOVÉG13: Congrès international francophone en écologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations de transplantation d'une espèce protégée sur les berges de l'Isère : la petite massette (Typha minima Hoppe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées-ateliers 2017 du Réseau REVER, Réseau d'Échanges et de Valorisation en Écologie de la Restauration - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Arras, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane S. Ploquin</w:t>
+                <w:t xml:space="preserve">Dynarp : Dynamique et gestion des renouées asiatiques à l’échelle paysagère, impacts et perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 324 p., 2015, Recherches et actions au service des fleuves et grandes rivières</w:t>
+              <w:t xml:space="preserve">Colloque ITTECOP : infrastructures de transports terrestres, écosystèmes et paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740599v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.140, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ZABR et le GRAIE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 324 p., 2015, Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121218v2</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynarp : Dynamique et gestion des renouées asiatiques à l’échelle paysagère, impacts et perceptions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Breton</w:t>
+                <w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ITTECOP : infrastructures de transports terrestres, écosystèmes et paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.140, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01250435v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of regeneration of ligneous species used in biotechnical engineering according to a gradient of drought stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Évolution des capacités de reprise des boutures dans un contexte de changement climatique : le cas des saules utilisés en génie végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session SSS7 Soil erosion and sediment control with vegetation and bioengineering on severely eroded terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Session SSS7 Soil erosion and sediment control with vegetation and bioengineering on severely eroded terrain, 2009</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du programme interdisciplinaire de recherche "Ingénierie écologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01339124v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01339015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des capacités de reprise des boutures dans un contexte de changement climatique : le cas des saules utilisés en génie végétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacity of regeneration of ligneous species used in biotechnical engineering according to a gradient of drought stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution du programme interdisciplinaire de recherche "Ingénierie écologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France. 2009</w:t>
+              <w:t xml:space="preserve">Session SSS7 Soil erosion and sediment control with vegetation and bioengineering on severely eroded terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Session SSS7 Soil erosion and sediment control with vegetation and bioengineering on severely eroded terrain, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...413 lines deleted...]
-                <w:t xml:space="preserve">hal-02607363v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01339124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fascines de ligneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.57-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles espèces utiliser pour le génie végétal aux Antilles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de gestion des renouées asiatiques : intègrent-elles les dynamiques à long terme des écosystèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.10451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId510"/>
+      <w:footerReference w:type="default" r:id="rId512"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20877,51 +21007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Leblois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wlodarczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pezet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sahuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerfand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tixier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Juliette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piton Guillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adeline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evette Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brasier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brusson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gallant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hull" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dodd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Labbouz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Frossard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dusz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18961.75360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hoerbinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Rauch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;llerov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E. Mira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maurice Adolphe Antoine Rousteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilloteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10573.14564" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145848v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34873.26724" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janssen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Rauch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338848v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triqueneaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdulhak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vall&#233;e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kipkie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Murray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hull" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Perez Carazo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Posi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336968v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316290v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Calvani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Schwarz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107978" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lou Hirschy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107910" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El&#233;onore" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107951" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Menoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-025-02211-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.70025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394567v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fructus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.48.9384" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186773v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70126" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316839v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/jhend8.hyeng-14369" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Testi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-024-01136-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856019v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4356" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boncourt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.46.8072" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661336v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03293-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809320v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107279" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809300v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescience Lecaude" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100424" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599263v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boncourt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dupont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Herviault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-024-01959-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7813" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7815" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276722v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.107106" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04075178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f14040697" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275496v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4167" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053548v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2022.103577" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967267v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gayot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Procopio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bernus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.39.7060" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365820v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107238" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721511v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2405" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558250v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Der Thannen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106539" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563134v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114638" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053628v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106808" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768771v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16954" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HGM3W8KN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106235v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048063v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14073709" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106287" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412746v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26525/jtfs2021.33.3.333" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412762v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naren Keita" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-021-01444-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412715v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10102152" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Jacob" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.05" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106130" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412670v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13837" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412685v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106387" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412787v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montabonnet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Posi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542101v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.10" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372870v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a21" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130649v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09765-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357838v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jung" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.07" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152417v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105880" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.09" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025207v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12494" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129035v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.56.47511" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957930v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Daumergue" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09754-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137730" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129909v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129855v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.63.58918" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610180v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weissgerber" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyghe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-019-01180-9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418092v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dommanget" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.01" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415643v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brasier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.11" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610275v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.04.017" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418098v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delage" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Baillin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.08" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414607v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.13" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413271v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.02" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608513v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.004" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565993v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.434" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413255v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tisserant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keita" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.06" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266169v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.07.019" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608514v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101662" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742818v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourret" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinelli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.01" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924699v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Liency" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Formento" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.06" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530709v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poupart" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223359v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0499-8" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959127v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.105" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401809v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-009-9039-8" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6HZGC59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215778v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374432v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chauvet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letourneux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683079v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Charbonneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vaillancourt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861369v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379770v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551022v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608526v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059213v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550853v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608527v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169865v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Appeltauer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825971v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017735v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20429.76006" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145887v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017724v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dausse" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36577.83043" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279848v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Huyghe" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145857v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610194v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Popoff" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Buisson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dedonder" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610188v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610190v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607892v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14082.49602" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899783v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castagni" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608607v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250435v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339124v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339015v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688423v2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pires" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prunier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AUWFDZ" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276783v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schmitt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/1T6WSO" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276745v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7707" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412925v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.04" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lou Hirschy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107910" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El&#233;onore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evette Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107951" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Leblois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Calvani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Schwarz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107978" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerfand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Testi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-024-01136-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Menoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-025-02211-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.70025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fructus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.48.9384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/jhend8.hyeng-14369" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4356" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boncourt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.46.8072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dusz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03293-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107279" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescience Lecaude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100424" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599263v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boncourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dupont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Herviault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-024-01959-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7813" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7815" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maurice Adolphe Antoine Rousteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.107106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4167" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04075178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f14040697" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2022.103577" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rousteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Labbouz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14073709" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gayot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Procopio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bernus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.39.7060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16954" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HGM3W8KN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053628v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106808" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107238" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2405" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Rauch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Der Thannen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106539" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114638" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106287" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412746v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26525/jtfs2021.33.3.333" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412762v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naren Keita" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-021-01444-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412715v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10102152" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Trinquier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13837" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412970v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Jacob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.05" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106130" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106387" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372870v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542101v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montabonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Posi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130649v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09765-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357838v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.07" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026265v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137730" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129909v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.63.58918" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152417v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105880" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129029v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colombain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100240" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129980v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.09" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12494" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.56.47511" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Daumergue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09754-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266169v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.07.019" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610180v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weissgerber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyghe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-019-01180-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418092v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dommanget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.01" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415643v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brasier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610275v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.04.017" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418098v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Baillin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.08" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.13" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-M. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.02" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565993v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.434" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.10.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H39KDTB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413255v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tisserant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keita" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2019.hs.06" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924699v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zanetti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Liency" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Formento" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.06" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608514v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;llerov&#225;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101662" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608515v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouifed" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742818v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.01" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530709v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poupart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavaine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0499-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959127v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.105" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401809v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-009-9039-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6HZGC59-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492544v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178661v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wlodarczyk" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pezet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sahuc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313853v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Lemoine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313839v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Lemoine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876644v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7925" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024045v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tixier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007459v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Juliette" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piton Guillaume" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adeline" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5403" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835898v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007471v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13109" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145906v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279812v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brasier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brusson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414066v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413888v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hoerbinger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Rauch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414031v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Gallant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raymond" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hull" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dodd" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413848v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413060v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414006v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413834v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413933v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413231v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Frossard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413996v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420349v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413096v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414054v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorget" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18961.75360" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413271v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145848v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610191v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610196v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610189v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513474v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E. Mira" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610186v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610182v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610028v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610192v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilloteau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10573.14564" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610193v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610183v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610029v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desmoulins" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610198v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610197v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983202v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Perez Carazo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Posi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024751v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608667v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34873.26724" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608706v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breton" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janssen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608705v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024719v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608516v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Triqueneaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdulhak" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vall&#233;e" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608669v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608707v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallant" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kipkie" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Murray" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hull" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145752v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336968v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316290v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346353v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368356v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619672v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688423v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pires" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prunier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AUWFDZ" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276783v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schmitt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/1T6WSO" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607363v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naaim-Bouvet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goetz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bonnefoy-Demongeot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374432v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chauvet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letourneux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215778v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683079v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Charbonneau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vaillancourt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861369v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379770v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546154v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Dessanges" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551022v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608526v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059213v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550853v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608527v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169865v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Appeltauer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825971v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017735v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20429.76006" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145887v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017724v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dausse" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36577.83043" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279848v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Huyghe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145857v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610194v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Popoff" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Buisson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dedonder" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610188v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610190v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607892v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14082.49602" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899783v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castagni" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608607v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250435v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339015v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339124v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276745v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7707" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412925v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.04" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972385v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10451" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q4ZTLSJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>