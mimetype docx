--- v0 (2026-03-20)
+++ v1 (2026-05-15)
@@ -369,165 +369,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hugo Grotius on Usury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 30 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relire Adam Smith aujourd’hui : la « main invisible », une apologie du libéralisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, The Conversation, Octobre 2023 (numéro 1), page 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255882v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03989450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hume et les règles générales : Pourquoi les philosophes ont-ils plus raison que les autres ?</w:t>
               </w:r>
@@ -2937,50 +2937,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bentham and Ricardo’s rendez-vous manqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Depoortère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Marcuzzo; Ghislain Deleplace; Paolo Paesani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Perspectives on Political Economy and its History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.195-216, 2020, Palgrave Studies in the History of Economic Thought, 978-3-030-42924-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bentham and Ricardo's rendez-vous manqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depoortère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3006,156 +3105,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. C. Marcuzzo, G. Deleplace, P. Paesani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on Political Economy and Its History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660437v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04258552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hume and Rationality in Decision-Making: A Case Study on the Economic Reading of a Philosopher</w:t>
               </w:r>
@@ -3204,247 +3204,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Экономическая мысль средневековой Европы</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Chaplygina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. G. Khudokormov and A. Lapidus (eds), Экономическая теория в историческом развитии [Economic theory in historical perspective], Moscow: Infra-M, pp. 32-86.6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pourquoi l'histoire de la pensée économique est-elle différente des autres histoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. G. Khudokormov et A. Lapidus (éds), Экономическая теория в историческом развитии [La théorie économique dans une perspective historique], Moscou : Infra-M, 2016, pp. 6-30.4.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Теоретические цели физиократии</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapidus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. G. Khudokormov and A. Lapidus (eds), Экономическая теория в историческом развитии [Economic theory in historical perspective], Moscow: Infra-M, pp. 127-134.1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619024v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01619022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic thought in scholasticism</w:t>
               </w:r>
@@ -4151,51 +4151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapidus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19167-4.p.0023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03256606v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2024.145101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04125980v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03989450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01714256v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070256ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914222v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Br&#233;ban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1576057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01372527v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1623280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02294934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00483263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2010.540339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343841v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344899v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03989493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Januard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03989266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03989094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Chaplygina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03989218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecem Okan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03988925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03988970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03989038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01618592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. Khudokormov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00347090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05385343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93401-8_23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71511-2_18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04396111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Commodification/Bertrand-Panitch/p/book/9781032037370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03381719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02660437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depoort&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04258552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01831901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01619020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01619024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01619022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01619017v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785367366.00008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00538106v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00721678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884587v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00944632v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapidus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19167-4.p.0023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03256606v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2024.145101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04125980v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03989450v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01714256v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070256ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00914222v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Br&#233;ban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1576057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01372527v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1623280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02294934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00483263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2010.540339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343841v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00343939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344899v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03989493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Januard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03989266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03989094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Chaplygina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03989218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecem Okan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03988925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03988970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03989038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00428918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01618592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. Khudokormov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00347090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05385343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93401-8_23" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71511-2_18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04396111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Commodification/Bertrand-Panitch/p/book/9781032037370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03381719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04258552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depoort&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02660437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01831901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01619022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01619020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01619024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01619017v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785367366.00008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00538106v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00344895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00721678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884587v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00944632v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>