--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2071,277 +2071,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
+                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182590v1</w:t>
+                <w:t xml:space="preserve">hal-04182534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
+                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
+              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182534v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal et dynamique de l’ombrage généré par une strate arborée d’une parcelle agroforestière. Analyse de simulations sous la plateforme Capsis</w:t>
               </w:r>
@@ -2379,51 +2379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forem Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE/CIRAD, Jun 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3451,636 +3451,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between tree architecture, microclimate and fruit temperature within a three crown</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris B. Adam</w:t>
+                <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Monney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+                <w:t xml:space="preserve">Marc M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Waedenswil, Switzerland. pp.217-224</w:t>
+              <w:t xml:space="preserve">8th IUFRO International Beech Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nanae, Japan. pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964837v1</w:t>
+                <w:t xml:space="preserve">hal-02590874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on Functional Structural Plant Models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Groupe d'étude de l'Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964598v1</w:t>
+                <w:t xml:space="preserve">hal-00964770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">On the relationship between tree architecture, microclimate and fruit temperature within a three crown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'étude de l'Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Waedenswil, Switzerland. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964770v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Dassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle (JEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590474v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
+                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Vandame</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IUFRO International Beech Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nanae, Japan. pp.100-102</w:t>
+              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle (JEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590874v1</w:t>
+                <w:t xml:space="preserve">hal-02590474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hokkaido, Japan. pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5981,51 +5981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tadrist" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mancuso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bartsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0937-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiewitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cps066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0139-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Monney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T10PVMG8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007076" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Chambelland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dassot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Don&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelton Desarmes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Casella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kiewitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis L. Coll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiewitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwana&#235;l G. Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Monney" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambelland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agrech" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383580.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Sathornkich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383581.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tadrist" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mancuso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bartsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0937-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiewitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cps066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0139-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Monney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T10PVMG8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007076" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Chambelland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dassot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Don&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelton Desarmes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Casella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kiewitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis L. Coll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiewitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwana&#235;l G. Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Monney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambelland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agrech" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383580.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Sathornkich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383581.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>