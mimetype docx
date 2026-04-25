--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1271,390 +1271,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du rayonnement naturel pour la modélisation de la température des organes : application aux fruits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Adam</w:t>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie L. Guilioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">M. Dassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
+                <w:t xml:space="preserve">A. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Donès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (10), p. 1059 - p. 1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964821v1</w:t>
+                <w:t xml:space="preserve">hal-00454479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-dependent development of two competitive species (Rubus idaeus, Cytisus scoparius) colonizing gaps in temperate forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65 (1), pp.104-108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Dassot</w:t>
+                <w:t xml:space="preserve">Mesure du rayonnement naturel pour la modélisation de la température des organes : application aux fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Adam</w:t>
+                <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Donès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Lydie L. Guilioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° Spécial: Rayonnements naturels, pp.127-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454479v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-dependent development of two competitive species (Rubus idaeus, Cytisus scoparius) colonizing gaps in temperate forest</w:t>
               </w:r>
@@ -2071,277 +2071,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
+                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
+              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182534v1</w:t>
+                <w:t xml:space="preserve">hal-04182590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
+                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bernard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182590v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal et dynamique de l’ombrage généré par une strate arborée d’une parcelle agroforestière. Analyse de simulations sous la plateforme Capsis</w:t>
               </w:r>
@@ -2379,51 +2379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forem Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE/CIRAD, Jun 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2701,527 +2701,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture, cover and light interception by a common understorey week ([i]Rubus fruticosus[/i]) in temperate forests</w:t>
+                <w:t xml:space="preserve">Architecture, cover and light interception by a common understorey weed (Rubus fruticosus) in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André A. Marquier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Casella</w:t>
+                <w:t xml:space="preserve">E. Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea A. Kiewitt</w:t>
+                <w:t xml:space="preserve">A. Kiewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis L. Coll</w:t>
+                <w:t xml:space="preserve">L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Forest Vegetation Management Conference</w:t>
+              <w:t xml:space="preserve">7th International Forest Vegetation Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile. pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001391v1</w:t>
+                <w:t xml:space="preserve">hal-02596509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture, cover and light interception by a common understorey weed (Rubus fruticosus) in temperate forests</w:t>
+                <w:t xml:space="preserve">Architecture, cover and light interception by a common understorey week ([i]Rubus fruticosus[/i]) in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Casella</w:t>
+                <w:t xml:space="preserve">Eric E. Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kiewitt</w:t>
+                <w:t xml:space="preserve">Andrea A. Kiewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coll</w:t>
+                <w:t xml:space="preserve">Lluis L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Forest Vegetation Management Conference</w:t>
+              <w:t xml:space="preserve">7. International Forest Vegetation Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile. pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596509v1</w:t>
+                <w:t xml:space="preserve">hal-01001391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light sharing among different forest strata for sustainable management of vegetation and regeneration</w:t>
+                <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Marquier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+                <w:t xml:space="preserve">Léon L. Wehrlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestry in achieving millennium goals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Novi Sad, France. p. 81 - p. 86</w:t>
+              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468830v1</w:t>
+                <w:t xml:space="preserve">hal-00964621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
+                <w:t xml:space="preserve">Light sharing among different forest strata for sustainable management of vegetation and regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André A. Marquier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon L. Wehrlen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Casella</w:t>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73-75</w:t>
+              <w:t xml:space="preserve">Forestry in achieving millennium goals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Novi Sad, France. p. 81 - p. 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964621v1</w:t>
+                <w:t xml:space="preserve">hal-00468830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
               </w:r>
@@ -3259,51 +3259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wehrlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73 - p. 75</w:t>
@@ -3345,742 +3345,742 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, La Grande Motte, France. pp.62</w:t>
+              <w:t xml:space="preserve">Groupe d'étude de l'Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964848v1</w:t>
+                <w:t xml:space="preserve">hal-00964770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">On the relationship between tree architecture, microclimate and fruit temperature within a three crown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IUFRO International Beech Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nanae, Japan. pp.100-102</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Waedenswil, Switzerland. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590874v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Dassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'étude de l'Arbre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964770v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between tree architecture, microclimate and fruit temperature within a three crown</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris B. Adam</w:t>
+                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Monney</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Waedenswil, Switzerland. pp.217-224</w:t>
+              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle (JEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964837v1</w:t>
+                <w:t xml:space="preserve">hal-02590474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+                <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu M. Dassot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc M. Vandame</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on Functional Structural Plant Models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IUFRO International Beech Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nanae, Japan. pp.100-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964598v1</w:t>
+                <w:t xml:space="preserve">hal-02590874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwanaël G. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis da Silva</w:t>
+                <w:t xml:space="preserve">David D. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle (JEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France. pp.1</w:t>
+              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Grande Motte, France. pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590474v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hokkaido, Japan. pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5357,51 +5357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et développement du hêtre dans les espaces en cours de colonisation par les ligneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,51 +5981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tadrist" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mancuso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bartsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0937-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiewitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cps066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0139-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Monney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T10PVMG8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007076" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Chambelland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dassot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Don&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelton Desarmes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Casella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kiewitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis L. Coll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiewitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwana&#235;l G. Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Monney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambelland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agrech" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383580.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Sathornkich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383581.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tadrist" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mancuso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bartsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0937-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiewitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cps066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0139-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Monney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T10PVMG8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Chambelland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dassot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Don&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007076" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelton Desarmes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiewitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Casella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kiewitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis L. Coll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Monney" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwana&#235;l G. Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambelland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agrech" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383580.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Sathornkich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383581.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>