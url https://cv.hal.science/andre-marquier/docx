--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1271,390 +1271,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure du rayonnement naturel pour la modélisation de la température des organes : application aux fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+                <w:t xml:space="preserve">Boris Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dassot</w:t>
+                <w:t xml:space="preserve">Lydie L. Guilioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Adam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° Spécial: Rayonnements naturels, pp.127-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454479v1</w:t>
+                <w:t xml:space="preserve">hal-00964821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-dependent development of two competitive species (Rubus idaeus, Cytisus scoparius) colonizing gaps in temperate forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie N. Gaudio</w:t>
+                <w:t xml:space="preserve">A. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Donès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2007076⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (10), p. 1059 - p. 1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964734v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du rayonnement naturel pour la modélisation de la température des organes : application aux fruits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-dependent development of two competitive species (Rubus idaeus, Cytisus scoparius) colonizing gaps in temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie N. Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.104-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964821v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-dependent development of two competitive species (Rubus idaeus, Cytisus scoparius) colonizing gaps in temperate forest</w:t>
               </w:r>
@@ -2071,277 +2071,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
+                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182590v1</w:t>
+                <w:t xml:space="preserve">hal-04182534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
+                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
+              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182534v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal et dynamique de l’ombrage généré par une strate arborée d’une parcelle agroforestière. Analyse de simulations sous la plateforme Capsis</w:t>
               </w:r>
@@ -2379,51 +2379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forem Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE/CIRAD, Jun 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2701,527 +2701,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture, cover and light interception by a common understorey weed (Rubus fruticosus) in temperate forests</w:t>
+                <w:t xml:space="preserve">Architecture, cover and light interception by a common understorey week ([i]Rubus fruticosus[/i]) in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Casella</w:t>
+                <w:t xml:space="preserve">Eric E. Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kiewitt</w:t>
+                <w:t xml:space="preserve">Andrea A. Kiewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coll</w:t>
+                <w:t xml:space="preserve">Lluis L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Forest Vegetation Management Conference</w:t>
+              <w:t xml:space="preserve">7. International Forest Vegetation Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile. pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596509v1</w:t>
+                <w:t xml:space="preserve">hal-01001391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture, cover and light interception by a common understorey week ([i]Rubus fruticosus[/i]) in temperate forests</w:t>
+                <w:t xml:space="preserve">Architecture, cover and light interception by a common understorey weed (Rubus fruticosus) in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André A. Marquier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Casella</w:t>
+                <w:t xml:space="preserve">E. Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea A. Kiewitt</w:t>
+                <w:t xml:space="preserve">A. Kiewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis L. Coll</w:t>
+                <w:t xml:space="preserve">L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Forest Vegetation Management Conference</w:t>
+              <w:t xml:space="preserve">7th International Forest Vegetation Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile. pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001391v1</w:t>
+                <w:t xml:space="preserve">hal-02596509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
+                <w:t xml:space="preserve">Light sharing among different forest strata for sustainable management of vegetation and regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André A. Marquier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon L. Wehrlen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Casella</w:t>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73-75</w:t>
+              <w:t xml:space="preserve">Forestry in achieving millennium goals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Novi Sad, France. p. 81 - p. 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964621v1</w:t>
+                <w:t xml:space="preserve">hal-00468830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light sharing among different forest strata for sustainable management of vegetation and regeneration</w:t>
+                <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Marquier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+                <w:t xml:space="preserve">Léon L. Wehrlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestry in achieving millennium goals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Novi Sad, France. p. 81 - p. 86</w:t>
+              <w:t xml:space="preserve">COST E47 : European Network for Forest Vegetation Management - Towards Environmental Sustainability (2005-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468830v1</w:t>
+                <w:t xml:space="preserve">hal-00964621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for describing light capture by understorey weeds in temperate forests: consequences for tree regeneration</w:t>
               </w:r>
@@ -3259,51 +3259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wehrlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final COST E47 conference Forest vegetation management towards environmental sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vejle, Denmark. p. 73 - p. 75</w:t>
@@ -3345,742 +3345,742 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwanaël G. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'étude de l'Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Grande Motte, France. pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964770v1</w:t>
+                <w:t xml:space="preserve">hal-00964848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between tree architecture, microclimate and fruit temperature within a three crown</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Monney</w:t>
+                <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Waedenswil, Switzerland. pp.217-224</w:t>
+              <w:t xml:space="preserve">8th IUFRO International Beech Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nanae, Japan. pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964837v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on Functional Structural Plant Models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Groupe d'étude de l'Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964598v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
+                <w:t xml:space="preserve">On the relationship between tree architecture, microclimate and fruit temperature within a three crown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis da Silva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick P. Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle (JEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France. pp.1</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Waedenswil, Switzerland. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590474v1</w:t>
+                <w:t xml:space="preserve">hal-00964837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A double-digitising method for building 3D virtual trees with non-planar leaves: application to the morphology and light-capture properties of young beech trees (Fagus sylvatica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Chambelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Dassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IUFRO International Beech Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590874v1</w:t>
+                <w:t xml:space="preserve">hal-00964598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière en forêt, une histoire de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwanaël G. Philippe</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. da Silva</w:t>
+                <w:t xml:space="preserve">Denis da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, La Grande Motte, France. pp.62</w:t>
+              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle (JEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964848v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of light requirement with individual's size and links with growth performance of eight-year-old beech saplings in central France</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Vandame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IUFRO International Beech Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hokkaido, Japan. pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5357,51 +5357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et développement du hêtre dans les espaces en cours de colonisation par les ligneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,51 +5981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tadrist" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mancuso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bartsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0937-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiewitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cps066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0139-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Monney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T10PVMG8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Chambelland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dassot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Don&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007076" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelton Desarmes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiewitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Casella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kiewitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis L. Coll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Monney" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964848v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwana&#235;l G. Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambelland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agrech" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383580.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Sathornkich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383581.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint-Joanis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Tadrist" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mancuso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bartsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0937-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kiewitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cps066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0139-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Marquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Monney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T10PVMG8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Guilioni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Chambelland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dassot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Don&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie N. Gaudio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007076" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.06.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QPW1851-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelton Desarmes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001391v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Casella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Kiewitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis L. Coll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiewitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wehrlen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwana&#235;l G. Philippe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Monney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Dones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chambelland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agrech" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saint Joanis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383580.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jate Sathornkich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/383581.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>