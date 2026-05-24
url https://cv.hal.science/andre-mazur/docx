--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -445,683 +445,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of processing on fruit health potential: an exhaustive review of scientific evidence</w:t>
+                <w:t xml:space="preserve">Effect of vitamin B6 supplementation, in combination with magnesium, on severe stress and magnesium status: secondary analysis from an RCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Fardet</w:t>
+                <w:t xml:space="preserve">Lionel Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richonnet</w:t>
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F&amp;V Processing 2020 - Third Symposium on Fruit and Vegetable Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. European Nutrition Conference, FENS 2019, was held at the Dublin Convention Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120004395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494582v1</w:t>
+                <w:t xml:space="preserve">hal-03038622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin B6 supplementation, in combination with magnesium, on severe stress and magnesium status: secondary analysis from an RCT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Dubray</w:t>
+                <w:t xml:space="preserve">Influence of processing on fruit health potential: an exhaustive review of scientific evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference, FENS 2019, was held at the Dublin Convention Centre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">F&amp;V Processing 2020 - Third Symposium on Fruit and Vegetable Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038622v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un polyphénol dans l’hémochromatose et l’hépatosidérose dysmétabolique : étude contrôlée randomisée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical issues on magnesium status and magnesium assessment, from cell to clinic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79. Congrès SNFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Nationale Française de Médecine Interne., Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XV International Magnesium Symposium : Magnesium in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SDRM International Society for the Development of the Research on Magnesium., Mar 2019, NIH – Bethesda, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156975v1</w:t>
+                <w:t xml:space="preserve">hal-02381919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical issues on magnesium status and magnesium assessment, from cell to clinic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d’un polyphénol dans l’hémochromatose et l’hépatosidérose dysmétabolique : étude contrôlée randomisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Magnesium Symposium : Magnesium in Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SDRM International Society for the Development of the Research on Magnesium., Mar 2019, NIH – Bethesda, United States</w:t>
+              <w:t xml:space="preserve">79. Congrès SNFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Nationale Française de Médecine Interne., Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381919v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of Low Magnesium Intake and Status</w:t>
+                <w:t xml:space="preserve">Magnesium Status Evaluation: the Present and the Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: « Magnesium in Neuroscience, Preclinical and Clinical Findings »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">XVII International Conference of the Polish Society of Magnesium Science of the name of Professeur Julian Aleksandrowicz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905548v1</w:t>
+                <w:t xml:space="preserve">hal-01905549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Status Evaluation: the Present and the Perspectives</w:t>
+                <w:t xml:space="preserve">Magnésium et vitamines B: apports et risque de déficit. Place du Magnésium dans la prise en charge du stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Conference of the Polish Society of Magnesium Science of the name of Professeur Julian Aleksandrowicz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905549v1</w:t>
+                <w:t xml:space="preserve">hal-04697926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnésium et vitamines B: apports et risque de déficit. Place du Magnésium dans la prise en charge du stress.</w:t>
+                <w:t xml:space="preserve">Epidemiology of Low Magnesium Intake and Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Workshop: « Magnesium in Neuroscience, Preclinical and Clinical Findings »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697926v1</w:t>
+                <w:t xml:space="preserve">hal-01905548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of nutrigenomics to provide new insights in the molecular mechanisms involved in the effects of grapefruit polyphenols on vascular health in humans</w:t>
               </w:r>
@@ -1351,385 +1351,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular and Nutrigenomic effects of grapefruit flavanones consumption: A RCT in post-menopausal women</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omega-3 fatty acid-derived oxylipins reduce inflammation response in human macrophages: putative mechanism through PPARgamma binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boby</w:t>
+                <w:t xml:space="preserve">Rémy Bosviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Chinetti-Gbaguidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST POSITIVe Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">6th European Workshop on Lipid Mediators (6EWLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613624v1</w:t>
+                <w:t xml:space="preserve">hal-04217308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 fatty acid-derived oxylipins reduce inflammation response in human macrophages: putative mechanism through PPARgamma binding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bayle</w:t>
+                <w:t xml:space="preserve">Magnesium status evaluation: Where we are now and what is the future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Copin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohara Arshad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Workshop on Lipid Mediators (6EWLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">14. International Magnesium Symposium on "Magnesium in Health and Disease"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Development of Research on Magnesium (ISDRM). INT., Jun 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217308v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium status evaluation: Where we are now and what is the future?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edmond Rock</w:t>
+                <w:t xml:space="preserve">Vascular and Nutrigenomic effects of grapefruit flavanones consumption: A RCT in post-menopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barber Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohara Arshad</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Magnesium Symposium on "Magnesium in Health and Disease"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Development of Research on Magnesium (ISDRM). INT., Jun 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">COST POSITIVe Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799948v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicatechin Impact on Primary Hemostasis, Coagulation and Fibrinolysis</w:t>
               </w:r>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Euro Fed Lipid Congress "Oils, Fats and Lipids: From Lipidomics to Industrial Innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euro Fed Lipid Headquarters. Frankfurt, DEU., Sep 2014, Montpellier, France</w:t>
@@ -2084,752 +2084,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrigenomic effect of omega-3 fatty acids in the aorta of LDLR-/- mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+                <w:t xml:space="preserve">Propriétés anti-athérosclérotiques du DHA : approche nutrigénomique au niveau aortique chez la souris LDLR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie L. Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Zmojdzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gerard</w:t>
+                <w:t xml:space="preserve">Nicolas N. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. NuGO week 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nutrigenomics Organisation (NuGO). NLD., 2013, München, Germany</w:t>
+              <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603726v1</w:t>
+                <w:t xml:space="preserve">hal-02749604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés anti-athérosclérotiques du DHA : approche nutrigénomique au niveau aortique chez la souris LDLR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monika Zmojdzian</w:t>
+                <w:t xml:space="preserve">Acute intake of curcumin differentially affects endothelial function in male and female smokers: a clinical and molecular analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barber Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Gerard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Véronique Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint galmier, France</w:t>
+              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France. pp.37-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749604v1</w:t>
+                <w:t xml:space="preserve">hal-01056808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute intake of curcumin differentially affects endothelial function in male and female smokers: a clinical and molecular analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnesium and pharmacological calcium blockers modulate the activation and the response of T-lymphocytes in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Habauzit</w:t>
+                <w:t xml:space="preserve">Patrycja Libako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette A Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France. pp.37-37</w:t>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2013, Clermont-Ferrand, France. pp.31-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056808v1</w:t>
+                <w:t xml:space="preserve">hal-01056812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium and pharmacological calcium blockers modulate the activation and the response of T-lymphocytes in vitro</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of the preparation of tissue material by using the method of laser microdissection for molecular studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanette A Maier</w:t>
+                <w:t xml:space="preserve">P. Wizinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Podhorska-Okolow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dziegiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2013, Clermont-Ferrand, France. pp.31-31</w:t>
+              <w:t xml:space="preserve">38th Congress of the Federation-of-European-Biochemical-Societies (FEBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Saint Petersburg, Russia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056812v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the preparation of tissue material by using the method of laser microdissection for molecular studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Wizinska</w:t>
+                <w:t xml:space="preserve">Bilberry anthocyanin-rich extract exerts atheroprotective property through complex molecular mechanism of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Mauray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Dziegiel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felgines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Congress of the Federation-of-European-Biochemical-Societies (FEBS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Saint Petersburg, Russia. pp.1</w:t>
+              <w:t xml:space="preserve">Berry Health Benefits Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Berry Crops Initiative (NBCI)., Jun 2013, Charlotte-Concord, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746571v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilberry anthocyanin-rich extract exerts atheroprotective property through complex molecular mechanism of action</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Felgines</w:t>
+                <w:t xml:space="preserve">Nutrigenomic effect of omega-3 fatty acids in the aorta of LDLR-/- mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Zmojdzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Morand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berry Health Benefits Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Berry Crops Initiative (NBCI)., Jun 2013, Charlotte-Concord, United States</w:t>
+              <w:t xml:space="preserve">10. NuGO week 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nutrigenomics Organisation (NuGO). NLD., 2013, München, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748337v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of grapefruit flavanone consumption on vascular protection and bone metabolism: Clinical and nutrigenomic study</w:t>
               </w:r>
@@ -3086,51 +3086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrigenomic effects of hesperidin, the major polyphenol of orange, related to its cardiovascular protective effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,51 +3583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,51 +4898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fermentable carbohydrates and scfa on hepatic lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Moundras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,398 +5129,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary fermentable fiber on fatty acid synthesis and triglyceride secretion in rats fed fructose-based diet : Studies with sugar-beet fiber</w:t>
+                <w:t xml:space="preserve">High-fibre diet feeding and lipoprotein metabolism : Experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elyette Gueux</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. European Atherosclerosis Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1991, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02852324v1</w:t>
+                <w:t xml:space="preserve">hal-02776887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fibre diet feeding and lipoprotein metabolism : Experimental approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnesium and the cardiovascular system : I. New experimental data on magnesium and lipoproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. European Atherosclerosis Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1991, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776887v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium and the cardiovascular system : I. New experimental data on magnesium and lipoproteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+                <w:t xml:space="preserve">Effects of dietary fermentable fiber on fatty acid synthesis and triglyceride secretion in rats fed fructose-based diet : Studies with sugar-beet fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Felgines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. European Atherosclerosis Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1991, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774561v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02852324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'apport nutritionnel en fibres alimentaires et en mineraux sur l'expression des genes d'apolipoproteines chez le rat</w:t>
               </w:r>
@@ -5545,51 +5545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6731,230 +6731,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la steatose hepatique en debut de lactation chez les vaches laitieres consommant de l'ensilage d'herbe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HDL-apolipoproteins in magnesium-deficient rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Bazin</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journees sur la nutrition et l'alimentation des herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1988, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Colloque Francais sur le Mg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1987, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02782907v1</w:t>
+                <w:t xml:space="preserve">hal-02855774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDL-apolipoproteins in magnesium-deficient rats.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la steatose hepatique en debut de lactation chez les vaches laitieres consommant de l'ensilage d'herbe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardot</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Colloque Francais sur le Mg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1987, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Journees sur la nutrition et l'alimentation des herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1988, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02855774v1</w:t>
+                <w:t xml:space="preserve">hal-02782907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (214)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7204,412 +7204,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnesium global network (MaGNet) to promote research on magnesium in diseases focusing on covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesium and the Brain: A Focus on Neuroinflammation and Neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Wolf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanette Maier</w:t>
+                <w:t xml:space="preserve">Laura Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rosanoff</w:t>
+                <w:t xml:space="preserve">Giorgia Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Barbagallo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandra Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/mrh.2021.0479⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24010223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695929v1</w:t>
+                <w:t xml:space="preserve">hal-04013426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms underlying hypertensive effect of fructose and the preventive properties of inulin – Global transcriptomic analysis in rat aorta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Ruskovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Konic-Ristic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (2), pp.441-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.numecd.2022.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium and the Brain: A Focus on Neuroinflammation and Neurodegeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The magnesium global network (MaGNet) to promote research on magnesium in diseases focusing on covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanette Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Locatelli</w:t>
+                <w:t xml:space="preserve">Andrea Rosanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Fedele</w:t>
+                <w:t xml:space="preserve">Mario Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Cazzaniga</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shadi Baniasadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.223. </w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24010223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/mrh.2021.0479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04013426v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plasma Oxylipin Signature Provides a Deep Phenotyping of Metabolic Syndrome Complementary to the Clinical Criteria</w:t>
               </w:r>
@@ -7742,51 +7742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium Homeostasis in Myogenic Differentiation—A Focus on the Regulation of TRPM7, MagT1 and SLC41A1 Transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Vincenzo Zuccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7857,230 +7857,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does iron overload in metabolic syndrome affect macrophage profile? A case control study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesium Deficiency Alters Expression of Genes Critical for Muscle Magnesium Homeostasis and Physiology in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lahaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giulia Chinetti-Gbaguidi</w:t>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67, pp.126786. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.2169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2021.126786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13072169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246647v1</w:t>
+                <w:t xml:space="preserve">hal-03481845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of magnesium homeostasis in COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rosanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Baniasadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8129,1895 +8129,1895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Deficiency Alters Expression of Genes Critical for Muscle Magnesium Homeostasis and Physiology in Mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+                <w:t xml:space="preserve">Magnesium and inflammation: Advances and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13072169⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2020.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481845v1</w:t>
+                <w:t xml:space="preserve">hal-03030223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium and inflammation: Advances and perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Monica Zocchi</w:t>
+                <w:t xml:space="preserve">Effect of magnesium and vitamin B6 supplementation on mental health and quality of life in stressed healthy adults: Post‐hoc analysis of a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Noah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bois de Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 115, pp.37-44. </w:t>
+              <w:t xml:space="preserve">Stress and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Early Access, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2020.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smi.3051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03030223v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of magnesium and vitamin B6 supplementation on mental health and quality of life in stressed healthy adults: Post‐hoc analysis of a randomised controlled trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bois de Fer</w:t>
+                <w:t xml:space="preserve">Magnesium Influences Membrane Fusion during Myogenesis by Modulating Oxidative Stress in C2C12 Myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smi.3051⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13041049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301606v1</w:t>
+                <w:t xml:space="preserve">hal-03303122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Influences Membrane Fusion during Myogenesis by Modulating Oxidative Stress in C2C12 Myoblasts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does iron overload in metabolic syndrome affect macrophage profile? A case control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Chinetti-Gbaguidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.1049. </w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.126786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13041049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2021.126786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303122v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Status and Stress: The Vicious Circle Concept Revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of magnesium supplementation, in combination with vitamin B6, on stress and magnesium status: secondary data from a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Noah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natalia Yaltsewa</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12123672⟩</w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/mrh.2020.0468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041446v1</w:t>
+                <w:t xml:space="preserve">hal-03042129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of procyanidin on dietary iron absorption in hereditary hemochromatosis and in dysmetabolic iron overload syndrome: A crossover double-blind randomized controlled trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Divergent Effect of Tacalcitol (PRI-2191) on Th17 Cells in 4T1 Tumor Bearing Young and Old Ovariectomized Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Pawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Anisiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Filip-Psurska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dualé</w:t>
+                <w:t xml:space="preserve">Dagmara Klopotowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Maciejewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">Aging and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.241-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14336/AD.2019.0618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460351v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of magnesium supplementation, in combination with vitamin B6, on stress and magnesium status: secondary data from a randomized controlled trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+                <w:t xml:space="preserve">Dysmagnesemia in Covid-19 cohort patients: prevalence and associated factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonsack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnesium Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 33 (3), pp.45-57. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 33 (4), pp.114-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/mrh.2021.0476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/mrh.2020.0468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03042129v1</w:t>
+                <w:t xml:space="preserve">hal-03193822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Effect of Tacalcitol (PRI-2191) on Th17 Cells in 4T1 Tumor Bearing Young and Old Ovariectomized Mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The COVID-19 pandemic: is there a role for magnesium? Hypotheses and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Maciejewska</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefano Iotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Maier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (2), pp.241-253. </w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14336/AD.2019.0618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/mrh.2020.0465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038227v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysmagnesemia in Covid-19 cohort patients: prevalence and associated factors</w:t>
+                <w:t xml:space="preserve">Effects of Long-Term High-Fat Diet and Its Reversal on Lipids and Lipoproteins Composition in Thoracic Duct Lymph in Pigs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Quilliot</w:t>
+                <w:t xml:space="preserve">Angelika Chachaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonsack</w:t>
+                <w:t xml:space="preserve">Katarzyna Drożdż</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Jaussaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Pasławski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Pasławska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/mrh.2021.0476⟩</w:t>
+              <w:t xml:space="preserve">Medical Science Monitor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.e917221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12659/MSM.917221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193822v1</w:t>
+                <w:t xml:space="preserve">hal-02982182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Long-Term High-Fat Diet and Its Reversal on Lipids and Lipoproteins Composition in Thoracic Duct Lymph in Pigs.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+                <w:t xml:space="preserve">Effect of procyanidin on dietary iron absorption in hereditary hemochromatosis and in dysmetabolic iron overload syndrome: A crossover double-blind randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lobbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Drożdż</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Urszula Pasławska</w:t>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Science Monitor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12659/MSM.917221⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982182v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COVID-19 pandemic: is there a role for magnesium? Hypotheses and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesium Status and Stress: The Vicious Circle Concept Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Bienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Iotti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natalia Yaltsewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (2), pp.21-27. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.3672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/mrh.2020.0465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu12123672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016934v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between consumption of fruit or processed fruit and chronic diseases and their risk factors: a systematic review of meta-analyses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muscle loss associated changes of oxylipin signatures during biological aging: an exploratory study from the PROOF cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika I Ostermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thade Konrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuz004⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (5), pp.608-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/gly187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299666v1</w:t>
+                <w:t xml:space="preserve">hal-02123208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Alterations of the Aortic Intima and Media in Long-term High-fat Diet Fed Pigs and Its Reversal (P15-010-19)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between consumption of fruit or processed fruit and chronic diseases and their risk factors: a systematic review of meta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (Supplement_1), </w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (6), pp.376-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzz037.P15-010-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuz004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02382585v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle loss associated changes of oxylipin signatures during biological aging: an exploratory study from the PROOF cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Dalle</w:t>
+                <w:t xml:space="preserve">Transcriptomic Alterations of the Aortic Intima and Media in Long-term High-fat Diet Fed Pigs and Its Reversal (P15-010-19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika I Ostermann</w:t>
+                <w:t xml:space="preserve">Agnieszka Gomułkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thade Konrad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Dariusz Janczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Decourt</w:t>
+                <w:t xml:space="preserve">Irmina Grzegorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (5), pp.608-615. </w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (Supplement_1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gerona/gly187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzz037.P15-010-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123208v1</w:t>
+                <w:t xml:space="preserve">hal-02382585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcitriol Analogues Decrease Lung Metastasis but Impair Bone Metabolism in Aged Ovariectomized Mice Bearing 4T1 Mammary Gland Tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Anisiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Filip-Psurska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Pawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Nasulewicz-Goldeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10081,64 +10081,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium transport and homeostasis-related gene expression in skeletal muscle of young and old adults: analysis of the transcriptomic data from the PROOF cohort Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10209,1036 +10209,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superiority of magnesium and vitamin B6 over magnesium alone on severe stress in healthy adults with low magnesemia: A randomized, single-blind clinical trial</w:t>
+                <w:t xml:space="preserve">Substantial variability across individuals in the vascular and nutrigenomic response to an acute intake of curcumin: A randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pouteau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Dye</w:t>
+                <w:t xml:space="preserve">Nicolas Barber-Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208454⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (1), pp.E97-E97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.hjh.0000539247.51050.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621537v1</w:t>
+                <w:t xml:space="preserve">hal-02002754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfavorable effect of calcitriol and its low-calcemic analogs on metastasis of 4T1 mouse mammary gland cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beata Filip-Psurska</w:t>
+                <w:t xml:space="preserve">French infant total diet study Exposure to selected trace elements and associated health risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiema Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliza Turlej</w:t>
+                <w:t xml:space="preserve">Laurent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislaw Dzimira</w:t>
+                <w:t xml:space="preserve">Morgane Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (1), pp.103-1026. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.625-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ijo.2017.4185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2018.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644030v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial variability across individuals in the vascular and nutrigenomic response to an acute intake of curcumin: A randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Superiority of magnesium and vitamin B6 over magnesium alone on severe stress in healthy adults with low magnesemia: A randomized, single-blind clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kabir-Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Noah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.hjh.0000539247.51050.28⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002754v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French infant total diet study Exposure to selected trace elements and associated health risks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Noël</w:t>
+                <w:t xml:space="preserve">Unfavorable effect of calcitriol and its low-calcemic analogs on metastasis of 4T1 mouse mammary gland cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Anisiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Pawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Filip-Psurska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Bachelot</w:t>
+                <w:t xml:space="preserve">Eliza Turlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Dzimira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2018.07.062⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.103-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ijo.2017.4185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01863273v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA-derived oxylipins, neuroprostanes and protectins, differentially and dose-dependently modulate the inflammatory response in human macrophages: putative mechanisms through PPAR activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Copin</w:t>
+                <w:t xml:space="preserve">Substantial Variability Across Individuals in the Vascular and Nutrigenomic Response to an Acute Intake of Curcumin: A Randomised Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barber-Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.018⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201700418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595235v1</w:t>
+                <w:t xml:space="preserve">hal-01656420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial Variability Across Individuals in the Vascular and Nutrigenomic Response to an Acute Intake of Curcumin: A Randomised Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Insight into the contribution of isoprostanoids to the health effects of omega 3 PUFAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Hang Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201700418⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, In Press, Corrected Proof (SI), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01656420v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the contribution of isoprostanoids to the health effects of omega 3 PUFAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">DHA-derived oxylipins, neuroprostanes and protectins, differentially and dose-dependently modulate the inflammatory response in human macrophages: putative mechanisms through PPAR activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bosviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Chinetti-Gbaguidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2017.05.005⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.146-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01595241v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular magnesium and calcium blockers modulate macrophage activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja Libako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11439,567 +11439,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marked antioxidant effect of orange juice intake and its phytomicronutrients in a preliminary randomized cross-over trial on mild hypercholesterolemic men</w:t>
+                <w:t xml:space="preserve">Methyl donor deficiency in H9c2 cardiomyoblasts induces ER stress as an important part of the proteome response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Constans</w:t>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
+                <w:t xml:space="preserve">Emilie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
+                <w:t xml:space="preserve">Patrick Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (6), pp.1093-1100. </w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.62-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640084v1</w:t>
+                <w:t xml:space="preserve">hal-02459227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl donor deficiency in H9c2 cardiomyoblasts induces ER stress as an important part of the proteome response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular Mg concentration and Ca blockers modulate the initial steps of the response of Th2 lymphocytes in co-culture with macrophages and dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja Libako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jousse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brachet</w:t>
+                <w:t xml:space="preserve">Jeannette Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2014.11.013⟩</w:t>
+              <w:t xml:space="preserve">European Cytokine Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ecn.2015.0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459227v1</w:t>
+                <w:t xml:space="preserve">hal-01218281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Mg concentration and Ca blockers modulate the initial steps of the response of Th2 lymphocytes in co-culture with macrophages and dendritic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Maier</w:t>
+                <w:t xml:space="preserve">Flavanones protect from arterial stiffness in postmenopausal women consuming grapefruit juice for 6 mo: a randomized, controlled, crossover trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barber Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Cytokine Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ecn.2015.0361⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102 (1), pp.66-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.114.104646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218281v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavanones protect from arterial stiffness in postmenopausal women consuming grapefruit juice for 6 mo: a randomized, controlled, crossover trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barber Chamoux</w:t>
+                <w:t xml:space="preserve">Marked antioxidant effect of orange juice intake and its phytomicronutrients in a preliminary randomized cross-over trial on mild hypercholesterolemic men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 102 (1), pp.66-74. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (6), pp.1093-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.114.104646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02630464v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The omega-3 fatty acid docosahexaenoic acid favorably modulates the inflammatory pathways and macrophage polarization within aorta of LDLR-/- mice</w:t>
               </w:r>
@@ -12145,51 +12145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefina Lusliany Rondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12221,2224 +12221,2224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Profiling following Intake of the Omega 3 Fatty Acid DHA Identifies the Peroxidized Metabolites F4- Neuroprostanes as the Best Predictors of Atherosclerosis Prevention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orange juice and its major polyphenol hesperidin consumption do not induce immunomodulation in healthy well-nourished humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Newmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Olivier Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresa L. Pedersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89393. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.130-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2013.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952161v1</w:t>
+                <w:t xml:space="preserve">hal-02639414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orange juice and its major polyphenol hesperidin consumption do not induce immunomodulation in healthy well-nourished humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perche</w:t>
+                <w:t xml:space="preserve">Lipid Profiling following Intake of the Omega 3 Fatty Acid DHA Identifies the Peroxidized Metabolites F4- Neuroprostanes as the Best Predictors of Atherosclerosis Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
+                <w:t xml:space="preserve">John W. Newmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa L. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2013.03.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02639414v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant starch intake partly restores metabolic and inflammatory alterations in the liver of high-fat-diet-fed rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Effect of a high-fat challenge on the proteome of human postprandial plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dejeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Elena Diaz-Rubio</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Agnieszka Herosimczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.468 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2012.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056777v1</w:t>
+                <w:t xml:space="preserve">hal-02649112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavanone metabolites decrease monocyte adhesion to TNF-alpha-activated endothelial cells by modulating expression of atherosclerosis-related genes</w:t>
+                <w:t xml:space="preserve">Flavanone metabolites decrease monocyte adhesion to TNF-a-activated endothelial cells by modulating expression of atherosclerosis-related genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Kamran Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110 (4), pp.587-598</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114512005454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642629v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a high-fat challenge on the proteome of human postprandial plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+                <w:t xml:space="preserve">Myocardium proteome remodelling after nutritional deprivation of methyl donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa-Maria Gueant-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (7), pp.1241-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2012.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2012.05.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02649112v1</w:t>
+                <w:t xml:space="preserve">hal-01056769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavanone metabolites decrease monocyte adhesion to TNF-a-activated endothelial cells by modulating expression of atherosclerosis-related genes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Kamran Khan</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of aorta of LDLR-/- mice given omega-3 fatty acids reveals modulation of energy metabolism and oxidative stress pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie L. Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114512005454⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (12), pp.1492-1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201300310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329390v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardium proteome remodelling after nutritional deprivation of methyl donors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosa-Maria Gueant-Rodriguez</w:t>
+                <w:t xml:space="preserve">Flavanone metabolites decrease monocyte adhesion to TNF-alpha-activated endothelial cells by modulating expression of atherosclerosis-related genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette A. M. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Kamran Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (4), pp.587-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01056769v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of aorta of LDLR-/- mice given omega-3 fatty acids reveals modulation of energy metabolism and oxidative stress pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Brachet</w:t>
+                <w:t xml:space="preserve">Resistant starch intake partly restores metabolic and inflammatory alterations in the liver of high-fat-diet-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Elena Diaz-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (11), pp.1920-1930</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00986093v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilberry anthocyanin-rich extract alters expression of genes related to atherosclerosis development in aorta of apo E-deficient mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citrus Flavanones: What Is Their Role in Cardiovascular Protection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Mauray</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2010.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (36), pp.8809 - 8822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf300669s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056773v1</w:t>
+                <w:t xml:space="preserve">hal-01056784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary curcumin inhibits atherosclerosis by affecting the expression of genes involved in leukocyte adhesion and transendothelial migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naringin, the major grapefruit flavonoid, specifically affects atherosclerosis development in diet-induced hypercholesterolemia in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilek Coban</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Linde Sabbe</w:t>
+                <w:t xml:space="preserve">Mylène Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201100818⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (5), pp.469 - 477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647896v1</w:t>
+                <w:t xml:space="preserve">hal-02648869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naringin, the major grapefruit flavonoid, specifically affects atherosclerosis development in diet-induced hypercholesterolemia in mice</w:t>
+                <w:t xml:space="preserve">Citrus Flavanones: What Is Their Role in Cardiovascular Protection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.8809-8822</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648869v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrus Flavanones: What Is Their Role in Cardiovascular Protection?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Manach</w:t>
+                <w:t xml:space="preserve">Blocking the rise of intracellular calcium inhibits the growth of cells cultured in different concentrations of magnesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja Libako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Baldoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf300669s⟩</w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/mrh.2012.0302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01056784v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking the rise of intracellular calcium inhibits the growth of cells cultured in different concentrations of magnesium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erika Baldoli</w:t>
+                <w:t xml:space="preserve">Naringin at a nutritional dose modulates expression of genes related to lipid metabolism and inflammation in liver of mice fed a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja Wizinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Nowacki</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/mrh.2012.0302⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (2), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/NUA-2012-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056774v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naringin at a nutritional dose modulates expression of genes related to lipid metabolism and inflammation in liver of mice fed a high-fat diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
+                <w:t xml:space="preserve">Modulation of miRNA expression by dietary polyphenols in apoE deficient mice: a new mechanism of the action of polyphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/NUA-2012-0010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.156-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594962v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrus Flavanones: What Is Their Role in Cardiovascular Protection ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary curcumin inhibits atherosclerosis by affecting the expression of genes involved in leukocyte adhesion and transendothelial migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Coban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Khallou-Laschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linde Sabbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (8), pp.1270 - 1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201100818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056770v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of miRNA expression by dietary polyphenols in apoE deficient mice: a new mechanism of the action of polyphenols</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+                <w:t xml:space="preserve">Bilberry anthocyanin-rich extract alters expression of genes related to atherosclerosis development in aorta of apo E-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Mauray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felgines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.72-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2010.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650784v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structure and Metabolic Diversity of Population of Pea Microsymbionts Isolated from Root Nodules</w:t>
               </w:r>
@@ -14571,77 +14571,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14913,103 +14913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesperidin contributes to the vascular protective effects of orange juice: a randomized crossover study in healthy volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lioger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 93 (1), pp.73 - 80. </w:t>
@@ -15175,295 +15175,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of lycopene consumed in tomato paste and lycopene in the form of a purified extract on target genes of cancer prostatic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Nutrigenomic analysis of the protective effects of bilberry anthocyanin-rich extract in apo E-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Mauray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felgines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.28666⟩</w:t>
+              <w:t xml:space="preserve">Genes and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.343 - 353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12263-010-0171-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664570v1</w:t>
+                <w:t xml:space="preserve">hal-02668845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrigenomic analysis of the protective effects of bilberry anthocyanin-rich extract in apo E-deficient mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Augustin Scalbert</w:t>
+                <w:t xml:space="preserve">Differential effects of lycopene consumed in tomato paste and lycopene in the form of a purified extract on target genes of cancer prostatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Talvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (4), pp.343 - 353. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (6), pp.1716-1724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12263-010-0171-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.2009.28666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668845v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant status of elite athletes remains impaired 2 weeks after a simulated altitude training camp</w:t>
               </w:r>
@@ -15729,51 +15729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium deficiency affects mammary epithelial cell proliferation: Involvement of oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16241,1622 +16241,1601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal anemia induced by chronic ingestion of depleted uranium in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major phenolic compounds in olive oil modulate bone loss in an ovariectomy/inflammation experimental model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanaâ Berradi</w:t>
+                <w:t xml:space="preserve">Julie Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+                <w:t xml:space="preserve">Apostolis Agalias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dudoignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne M.-J. Davicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Grandcolas</w:t>
+                <w:t xml:space="preserve">Patrice Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 103 (2), pp.397-408. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (20), pp.9417-9422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfn052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf801794q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659041v1</w:t>
+                <w:t xml:space="preserve">hal-02661811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple polyphenols and fibers attenuate atherosclerosis in apolipoprotein E-deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (14), pp.5558-5563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf800419s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major phenolic compounds in olive oil modulate bone loss in an ovariectomy/inflammation experimental model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mardon</w:t>
+                <w:t xml:space="preserve">Inflammation interferes with the assessment of vitamin A status in magnesium deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apostolis Agalias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lebecque</w:t>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.237-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661811v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation interferes with the assessment of vitamin A status in magnesium deficiency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elyette Gueux</w:t>
+                <w:t xml:space="preserve">A specialized cDNA microarray (Mouse Lipid Chip) reveals hepatic overexpression of serum amyloid a in high-fat diet-fed mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dejeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Henry-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lobaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.228-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2008-1046797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660827v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specialized cDNA microarray (Mouse Lipid Chip) reveals hepatic overexpression of serum amyloid a in high-fat diet-fed mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lobaccaro</w:t>
+                <w:t xml:space="preserve">Lipid metabolism and antioxidant status in sucrose vs. potato-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.109-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665059v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid metabolism and antioxidant status in sucrose vs. potato-fed rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Dietary inulin in mice stimulates Mg2+ absorption and modulates TRPM6 and TRPM7 expression in large intestine and kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lusliany Rondón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (1), pp.109-116</w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.224-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656510v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary inulin in mice stimulates Mg2+ absorption and modulates TRPM6 and TRPM7 expression in large intestine and kidney</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inulin supplementation prevents high fructose diet-induced hypertension in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rault-Nania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Demougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyett Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Dzimira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), pp.276-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2008.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662853v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inulin supplementation prevents high fructose diet-induced hypertension in rats.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vascular function of MGH and MGL mice, two strains which differ by a genetic variation of magnesium metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Demougeot</w:t>
+                <w:t xml:space="preserve">Antoine Grandvuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyett Gueux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
+                <w:t xml:space="preserve">Pascal Laurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.171-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00493832v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular function of MGH and MGL mice, two strains which differ by a genetic variation of magnesium metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laurant</w:t>
+                <w:t xml:space="preserve">Relationship between low magnesium status and TRPM6 expression in the kidney and large intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lusliany Rondón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter M. Tiel Groenestege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 294 (6), pp.R2001-R2007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00153.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654276v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between low magnesium status and TRPM6 expression in the kidney and large intestine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wheat germ supplementation of a low vitamin E diet in rats affords effective antioxidant protection in tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), pp.222-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666089v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat germ supplementation of a low vitamin E diet in rats affords effective antioxidant protection in tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edmond Rock</w:t>
+                <w:t xml:space="preserve">Renal anemia induced by chronic ingestion of depleted uranium in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaâ Berradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (2), pp.397-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfn052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663901v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium and neoplasia : From carcinogenesis to tumor growth and progression or treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanette Maier</w:t>
+                <w:t xml:space="preserve">Whole-grain and refined wheat flours show distinct metabolic profiles in rats as assessed by a 1H NMR-based metabonomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Nasulewicz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matteo Simonacci</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gottardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Llorach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (4), pp.923-929</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661148v1</w:t>
+                <w:t xml:space="preserve">hal-02660864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term ingestion of depleted uranium via drinking water markedly modifies rat iron metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaâ Berradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18052,4998 +18031,5019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-grain and refined wheat flours show distinct metabolic profiles in rats as assessed by a 1H NMR-based metabonomic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-magnesium induces senescent features in cultured human endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvia Ferrè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Maier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 137 (4), pp.923-929</w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660864v1</w:t>
+                <w:t xml:space="preserve">hal-02657932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-magnesium induces senescent features in cultured human endothelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of iron metabolism disturbances in an animal model of insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ruivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Ferrè</w:t>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanette Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77 (3), pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabres.2007.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657932v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of iron metabolism disturbances in an animal model of insulin resistance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+                <w:t xml:space="preserve">Insights into the mechanisms involved in magnesium-dependent inhibition of primary tumor growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nasulewicz-Goldeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Simonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Boninsegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (2), pp.192-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667043v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the mechanisms involved in magnesium-dependent inhibition of primary tumor growth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alma Boninsegna</w:t>
+                <w:t xml:space="preserve">Serum from rats fed red or yellow tomatoes induces Connexin43 expression independently from lycopene in a prostate cancer cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gitenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 364 (3), pp.578-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.10.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656824v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum from rats fed red or yellow tomatoes induces Connexin43 expression independently from lycopene in a prostate cancer cell line</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnesium and the inflammatory response : Potential physiopathological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Georgé</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 458 (1), pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2006.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.10.030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656998v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium and the inflammatory response : Potential physiopathological implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a low magnesium diet on magnesium status and gene expression in the kidneys of mice selected for high and low magnesium erythrocyte levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Ozgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Zimowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (2), pp.148-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666874v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a low magnesium diet on magnesium status and gene expression in the kidneys of mice selected for high and low magnesium erythrocyte levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wioletta Zimowska</w:t>
+                <w:t xml:space="preserve">Comparison of lycopene and tomato effects on biomarkers of oxidative stress in vitamin E deficient rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gitenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (8), pp.468-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-007-0687-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667294v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of lycopene and tomato effects on biomarkers of oxidative stress in vitamin E deficient rats</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnesium and neoplasia : From carcinogenesis to tumor growth and progression or treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nasulewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Simonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (8), pp.468-475. </w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 458 (1), pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-007-0687-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2006.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660409v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of potato on acid-base and mineral homeostasis in rats fed a high-sodium chloride diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Inulin attenuates atherosclerosis in apolipoprotein E-deficient mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rault-Nania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
+                <w:t xml:space="preserve">Elyett Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Demougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 95 (5), pp.925-932. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 96 (5), pp.840-844</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658057v1</w:t>
+                <w:t xml:space="preserve">hal-00499471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of daily versus twice weekly long-term iron supplementation on iron absorption and status in iron-deficient women : A stable isotope study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ruivard</w:t>
+                <w:t xml:space="preserve">Mild copper deficiency alters gene expression of proteins involved in iron metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Muckenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (1), pp.15-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2005.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2006.02.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664882v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo antioxidant activity of procyanidin-Rich extracts from grape seed and pine (Pinus maritima) bark in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioavailability of a bilberry anthocyanin extract and its impact on plasma antioxidant capacity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Talavéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felgines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Busserolles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edmond Rock</w:t>
+                <w:t xml:space="preserve">Odile Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Vitamin and Nutrition Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1024/0300-9831.76.1.22⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (1), pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667841v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inulin attenuates atherosclerosis in apolipoprotein E-deficient mice.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary inulin intake and age can affect intestinal absorption of zinc and copper in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (5), pp.840-844</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 136 (1), pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499471v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild copper deficiency alters gene expression of proteins involved in iron metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of zinc supplementation on in vitro copper-induced oxidation of low-density lipoproteins in healthy French subjects aged 55-70 years : The Zenith Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles C. Coudray</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Schneider</w:t>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Muckenthaler</w:t>
+                <w:t xml:space="preserve">Maud Andriollo-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 36 (1), pp.15-20. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 95 (6), pp.1134-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2005.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/BJN20061762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662549v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of a bilberry anthocyanin extract and its impact on plasma antioxidant capacity in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma proteome analysis : 2D gels and chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieska Herosimczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dejeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Ozgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Talavéra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
+                <w:t xml:space="preserve">Wieslaw Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (suppl. 7), pp.81-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662685v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary inulin intake and age can affect intestinal absorption of zinc and copper in rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+                <w:t xml:space="preserve">Inulin attenuates atherosclerosis in apolipoprotein E-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rault-Nania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Demougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (5), pp.840-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/BJN20061913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661388v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of zinc supplementation on in vitro copper-induced oxidation of low-density lipoproteins in healthy French subjects aged 55-70 years : The Zenith Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Andriollo-Sanchez</w:t>
+                <w:t xml:space="preserve">Entire potato consumption improves lipid metabolism and antioxidant status in cholesterol-fed rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/BJN20061762⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (5), pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-006-0594-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661012v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma proteome analysis : 2D gels and chips</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wieslaw Skrzypczak</w:t>
+                <w:t xml:space="preserve">Erythrocyte magnesium fluxes in mice with nutritionally and genetically low magnesium status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Trzeciakiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (3), pp.171-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-005-0579-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655067v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inulin attenuates atherosclerosis in apolipoprotein E-deficient mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rault-Nania</w:t>
+                <w:t xml:space="preserve">The Effect of aging on intestinal absorption and status of calcium, magnesium, zinc, and copper in rats : A stable isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (2), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2005.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/BJN20061913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663659v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entire potato consumption improves lipid metabolism and antioxidant status in cholesterol-fed rat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">High fructose consumption combined with low dietary magnesium intake may increase the incidence of the metabolic syndrome by inducing inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (4), pp.237-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656886v1</w:t>
+                <w:t xml:space="preserve">hal-02663145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fructose consumption combined with low dietary magnesium intake may increase the incidence of the metabolic syndrome by inducing inflammation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edmond Rock</w:t>
+                <w:t xml:space="preserve">Effect of daily versus twice weekly long-term iron supplementation on iron absorption and status in iron-deficient women : A stable isotope study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ruivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (7), pp.700-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2006.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02663145v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythrocyte magnesium fluxes in mice with nutritionally and genetically low magnesium status</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of potato on acid-base and mineral homeostasis in rats fed a high-sodium chloride diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 95 (5), pp.925-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN20061742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-005-0579-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658563v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of aging on intestinal absorption and status of calcium, magnesium, zinc, and copper in rats : A stable isotope study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+                <w:t xml:space="preserve">In vivo antioxidant activity of procyanidin-Rich extracts from grape seed and pine (Pinus maritima) bark in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Tressol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elyette Gueux</w:t>
+                <w:t xml:space="preserve">Bozena Balasinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2005.10.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Vitamin and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76 (1), pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/0300-9831.76.1.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659298v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene but not lutein nor zeaxanthin decreases in serum and lipoproteins in age-related macular degeneration patients</w:t>
+                <w:t xml:space="preserve">Caffeic acid inhibits oxidative stress and reduces hypercholiesterolemia induced by iron overload in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Grolier</w:t>
+                <w:t xml:space="preserve">Sophie Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cccn.2005.01.030⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Vitamin and Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 75 (2), pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/0300-9831.75.2.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680698v1</w:t>
+                <w:t xml:space="preserve">hal-02682820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenols and prevention of cardiovascular diseases</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietary horseradish reduces plasma cholesterol in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bozena Balasinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Majewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (10), pp.937-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2005.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678982v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of micronutrient dietary intake and status on intestinal zinc absorption in late middle-aged men: The ZENITH study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+                <w:t xml:space="preserve">Study of magnesium bioavailability from ten organic and inorganic Mg salts in Mg-depleted rats using a stable isotope approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (4), pp.215-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683191v1</w:t>
+                <w:t xml:space="preserve">hal-02682984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeic acid inhibits oxidative stress and reduces hypercholiesterolemia induced by iron overload in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimulatory effect of inulin on intestinal absorption of calcium and magnesium in rats is modulated by dietary calcium intakes. Short- and long-term balance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tressol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lafay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Remesy</w:t>
+                <w:t xml:space="preserve">Séverine Thien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Vitamin and Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 75 (2), pp.119-125. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (5), pp.293-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1024/0300-9831.75.2.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-004-0526-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682820v1</w:t>
+                <w:t xml:space="preserve">hal-02683326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary horseradish reduces plasma cholesterol in mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elyette Gueux</w:t>
+                <w:t xml:space="preserve">Erythrocyte magnesium influx and efflux in solid tumor bearing mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nasulewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Majewska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Demigné</w:t>
+                <w:t xml:space="preserve">Lydia L. Jaffrelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Thien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (2), pp.103-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683175v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of magnesium bioavailability from ten organic and inorganic Mg salts in Mg-depleted rats using a stable isotope approach</w:t>
+                <w:t xml:space="preserve">Dietary inulin intake and age can significantly affect intestinal absorption of calcium and magnesium in rats : A stable isotope approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tressol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2891-4-29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682984v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulatory effect of inulin on intestinal absorption of calcium and magnesium in rats is modulated by dietary calcium intakes. Short- and long-term balance studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of magnesium fluxes in rat erythrocytes using a stable isotope of magnesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Thien</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.1720-1726</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683326v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythrocyte magnesium influx and efflux in solid tumor bearing mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
+                <w:t xml:space="preserve">Magnesium and microvascular endothelial cells: A role in inflammation and angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Nasulewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Maier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18 (2), pp.103-108</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (1), pp.1177-1182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680062v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary inulin intake and age can significantly affect intestinal absorption of calcium and magnesium in rats : A stable isotope approach</w:t>
+                <w:t xml:space="preserve">Stable isotopes in studies of intestinal absorption, exchangeable pools and mineral status: The example of magnesium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2891-4-29⟩</w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (1), pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2005.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681156v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of magnesium fluxes in rat erythrocytes using a stable isotope of magnesium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnesium and inflammation : Lessons from animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 10, pp.1720-1726</w:t>
+              <w:t xml:space="preserve">Clinical Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (2), pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680915v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes in studies of intestinal absorption, exchangeable pools and mineral status: The example of magnesium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term moderate zinc supplementation increases exchangeable zinc pool masses in late-middle-aged men: the Zenith Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tressol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 82 (1), pp.103-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680819v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium and microvascular endothelial cells: A role in inflammation and angiogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Nasulewicz</w:t>
+                <w:t xml:space="preserve">Polyphenols and prevention of cardiovascular diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanette Maier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Scalbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 10 (1), pp.1177-1182</w:t>
+              <w:t xml:space="preserve">Current Opinion in Lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (1), pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682208v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term moderate zinc supplementation increases exchangeable zinc pool masses in late-middle-aged men: the Zenith Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of micronutrient dietary intake and status on intestinal zinc absorption in late middle-aged men: The ZENITH study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Andriollo-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (suppl. 2), pp.S48-S52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejcn.1602298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675492v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium and inflammation : Lessons from animal models</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lycopene but not lutein nor zeaxanthin decreases in serum and lipoproteins in age-related macular degeneration patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hervé Abalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badie Sairafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Calcium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 357 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cccn.2005.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669441v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the Aldo-Keto Reductase Gene akr1b7 by the Nuclear Oxysterol Receptor LXRα (Liver X Receptor-α) in the Mouse Intestine: Putative Role of LXRs in Lipid Detoxification Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olive oil and its main phenolic micronutrient (oleuropein) prevent inflammation-induced bone loss in the ovariectomised rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David H. Volle</w:t>
+                <w:t xml:space="preserve">Anna Quintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Repa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Val</w:t>
+                <w:t xml:space="preserve">A. Agalias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (1), pp.119-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366487v1</w:t>
+                <w:t xml:space="preserve">hal-02681648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive oil and its main phenolic micronutrient (oleuropein) prevent inflammation-induced bone loss in the ovariectomised rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Puel</w:t>
+                <w:t xml:space="preserve">Regulation of the Aldo-Keto Reductase Gene akr1b7 by the Nuclear Oxysterol Receptor LXRα (Liver X Receptor-α) in the Mouse Intestine: Putative Role of LXRs in Lipid Detoxification Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H. Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Repa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Cummins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Quintin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christiane Obled</w:t>
+                <w:t xml:space="preserve">Pierre Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (4), pp.888-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2003-0338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681648v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased phagocytosis and production of reactive oxygen species by neutrophils during magnesium deficiency in rats and inhibition by high magnesium concentration</w:t>
               </w:r>
@@ -23282,820 +23282,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of calcium deficiency on the inflammatory response in magnesium-deficient rats</w:t>
+                <w:t xml:space="preserve">Changes in gene expression in rat thymocytes identified by cDNA array support the occurence of oxidative stress in early magnesium deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elyett Gueux</w:t>
+                <w:t xml:space="preserve">I. Petrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zimowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1586, pp.92-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383203v1</w:t>
+                <w:t xml:space="preserve">hal-02676719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in gene expression in rat thymocytes identified by cDNA array support the occurence of oxidative stress in early magnesium deficiency</w:t>
+                <w:t xml:space="preserve">Protective effect of calcium deficiency on the inflammatory response in magnesium-deficient rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Petrault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bayle</w:t>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyett Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (5), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-002-0376-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676719v1</w:t>
+                <w:t xml:space="preserve">hal-03383203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights from cDNA array techniques in magnesium biology research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Zimowska</w:t>
+                <w:t xml:space="preserve">Role of spinal NMDA receptors, protein kinase C and nitric oxide synthase in the hyperalgesia induced by magnesium deficiency in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eschalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14 (1-2), pp.69-70</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 134 (6), pp.1227-1236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678796v1</w:t>
+                <w:t xml:space="preserve">hal-02680084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of spinal NMDA receptors, protein kinase C and nitric oxide synthase in the hyperalgesia induced by magnesium deficiency in rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Eschalier</w:t>
+                <w:t xml:space="preserve">New insights from cDNA array techniques in magnesium biology research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zimowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 134 (6), pp.1227-1236</w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (1-2), pp.69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680084v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term consumption of red wine does not modify intestinal absorption or status of zinc and copper in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pépin</w:t>
+                <w:t xml:space="preserve">Response of diamine oxidase and other plasma copper biomarkers to various dietary copper intakes in the rat and evaluation of copper absorption with a stable isotope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 130 (5), pp.1309-1313</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 83 (5), pp.561-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698881v1</w:t>
+                <w:t xml:space="preserve">hal-02689532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper supplementation in humans does not affect the susceptibility of low density lipoprotein to in vitro induced oxidation (foodcue project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Turley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Turley</w:t>
+                <w:t xml:space="preserve">A. Mckeown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bonham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 29 (11), pp.1129-1134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchangeable magnesium pool masses reflect the magnesium status of rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Brûlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24104,3011 +24104,3011 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 130 (9), pp.2306-2311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jn/130.9.2306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of diamine oxidase and other plasma copper biomarkers to various dietary copper intakes in the rat and evaluation of copper absorption with a stable isotope</w:t>
+                <w:t xml:space="preserve">Compartmental analysis of magnesium kinetics in Mg-sufficient and Mg-deficient rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 83 (5), pp.561-568</w:t>
+              <w:t xml:space="preserve">Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49 (10), pp.1326-1329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689532v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmental analysis of magnesium kinetics in Mg-sufficient and Mg-deficient rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Coudray</w:t>
+                <w:t xml:space="preserve">Inflammatory response following acute magnesium deficiency in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malpuech-Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1501, pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4439(00)00018-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692515v1</w:t>
+                <w:t xml:space="preserve">hal-02698857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory response following acute magnesium deficiency in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Linard</w:t>
+                <w:t xml:space="preserve">Effects of acute and chronic coingestion of AlCl3 with citrate or polyphenolic acids on tissue retention and distribution of aluminum in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gouzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0925-4439(00)00018-1⟩</w:t>
+              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 76 (3), pp.245-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1385/BTER:76:3:245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698857v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acute and chronic coingestion of AlCl3 with citrate or polyphenolic acids on tissue retention and distribution of aluminum in rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Gouzoux</w:t>
+                <w:t xml:space="preserve">The effect of copper supplementation on red blood cell oxidizability and plasma antioxidants in middle-aged healthy volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bonham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (3), pp.324-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1385/BTER:76:3:245⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02695335v1</w:t>
+                <w:t xml:space="preserve">hal-02693372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of copper supplementation on red blood cell oxidizability and plasma antioxidants in middle-aged healthy volunteers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+                <w:t xml:space="preserve">Long-term consumption of red wine does not modify intestinal absorption or status of zinc and copper in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Tressol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 28 (3), pp.324-329</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 130 (5), pp.1309-1313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693372v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated thymus involution in magnesium-deficient rats is related to enhanced apoptosis and sensitivity to oxidative stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Kuryszko</w:t>
+                <w:t xml:space="preserve">Selenium-independent epididymis-restricted glutathione peroxidase 5 protein (GPX5) can back up failing Se-dependent GPXs in mice subjected to selenium deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dufaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 81 (5), pp.405-411</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 54, pp.362-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694212v1</w:t>
+                <w:t xml:space="preserve">hal-02692570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma levels of 8-epiPGF2alpha, an in vivo marker of oxidative stress, are not affected by aging or Alzheimer's disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Niculescu</w:t>
+                <w:t xml:space="preserve">Enhanced tumor necrosis factor-alpha production following endotoxin challenge in rats is an early event during magnesium deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malpuech-Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Tauveron</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 27 (3-4), pp.463-469</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1453, pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690679v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma levels of 8-epiPGF2α, an in vivo marker of oxidative stress, are not affected by aging or Alzheimer’s disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Niculescu</w:t>
+                <w:t xml:space="preserve">Lipid peroxidation and antioxidant status in experimental diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Tauveron</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grzelkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Azaïs-Braesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 284, pp.31-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02696906v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium-independent epididymis-restricted glutathione peroxidase 5 protein (GPX5) can back up failing Se-dependent GPXs in mice subjected to selenium deficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vernet</w:t>
+                <w:t xml:space="preserve">Letter to the editors : Inhibitory effect of procyanidin-rich extracts on LDL oxidation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 54, pp.362-370</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 145, pp.421-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692570v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid peroxidation and antioxidant status in experimental diabetes</w:t>
+                <w:t xml:space="preserve">Plasma levels of 8-epiPGF2alpha, an in vivo marker of oxidative stress, are not affected by aging or Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tourtauchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Azaïs-Braesco</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 284, pp.31-43</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (3-4), pp.463-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695424v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced tumor necrosis factor-alpha production following endotoxin challenge in rats is an early event during magnesium deficiency</w:t>
+                <w:t xml:space="preserve">Accelerated thymus involution in magnesium-deficient rats is related to enhanced apoptosis and sensitivity to oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malpuech-Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuryszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 1453, pp.35-40</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 81 (5), pp.405-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697871v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the editors : Inhibitory effect of procyanidin-rich extracts on LDL oxidation in vitro</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Lab</w:t>
+                <w:t xml:space="preserve">Plasma levels of 8-epiPGF2α, an in vivo marker of oxidative stress, are not affected by aging or Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet-Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tourtauchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (3-4), pp.463-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0891-5849(99)00096-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692634v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility to oxidation and physicochemical properties of LDL in insulin-dependent diabetics</w:t>
+                <w:t xml:space="preserve">Serum from magnesium-deficient rats affects vascular endothelial cells in culture : Role of hyperlipemia and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Feillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bayle</w:t>
+                <w:t xml:space="preserve">J.A.M. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malpuech-Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 136, pp.405-407</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686383v1</w:t>
+                <w:t xml:space="preserve">hal-02689849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ionizing radiation (neutrons/gamma rays) on plasma lipids and lipoproteins in rats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper deficiency and lipoprotein oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lutton</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 150 (1), pp.43-51</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 137, pp.443-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696122v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exacerbated immune stress response during experimental magnesium deficiency results from abnormal cell calcium homeostasis</w:t>
+                <w:t xml:space="preserve">Early morphological and immunological alterations in the spleen during magnesium deficiency in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malpuech-Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuryszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 63 (20), pp.1815-1822</w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (3), pp.161-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693614v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early morphological and immunological alterations in the spleen during magnesium deficiency in the rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edmond Rock</w:t>
+                <w:t xml:space="preserve">Effect of oral aluminum and aluminum citrate on blood level and short-term tissue distribution of aluminum in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gouzoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 63 (2), pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02778873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697872v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum from magnesium-deficient rats affects vascular endothelial cells in culture : Role of hyperlipemia and inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susceptibility to oxidation and physicochemical properties of LDL in insulin-dependent diabetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A.M. Maier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Malpuech-Brugère</w:t>
+                <w:t xml:space="preserve">B. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9, pp.17-22</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 136, pp.405-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689849v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper deficiency and lipoprotein oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of ionizing radiation (neutrons/gamma rays) on plasma lipids and lipoproteins in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feurgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guézinguar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edmond Rock</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 137, pp.443-445</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 150 (1), pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689178v1</w:t>
+                <w:t xml:space="preserve">hal-02696122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oral aluminum and aluminum citrate on blood level and short-term tissue distribution of aluminum in the rat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Gouzoux</w:t>
+                <w:t xml:space="preserve">Exacerbated immune stress response during experimental magnesium deficiency results from abnormal cell calcium homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malpuech-Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 63 (20), pp.1815-1822</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02695068v1</w:t>
+                <w:t xml:space="preserve">hal-02693614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenteral magnesium loading test in the assessment of magnesium status in healthy adult french subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bellanger</w:t>
+                <w:t xml:space="preserve">In vitro calcium antagonistic and antioxidant effects of Org 13061 and its enantiomers, new potential antiatherosclerotic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beaughard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dureng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Massingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 10 (1), pp.59-64</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11, pp.416-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691275v1</w:t>
+                <w:t xml:space="preserve">hal-02690371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro calcium antagonistic and antioxidant effects of Org 13061 and its enantiomers, new potential antiatherosclerotic compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Massingham</w:t>
+                <w:t xml:space="preserve">Effect of selenium deficiency on hepatic lipid and lipoprotein metabolism in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Moundras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 11, pp.416-426</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.493-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690371v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selenium deficiency on hepatic lipid and lipoprotein metabolism in the rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elyette Gueux</w:t>
+                <w:t xml:space="preserve">Magnesium deficiency induces on hyperalgesia reversed by the NMDA receptor antagonist MK801</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 78, pp.493-500</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (6), pp.1383-1386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684265v1</w:t>
+                <w:t xml:space="preserve">hal-02687162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium deficiency induces on hyperalgesia reversed by the NMDA receptor antagonist MK801</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parenteral magnesium loading test in the assessment of magnesium status in healthy adult french subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Felgines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 8 (6), pp.1383-1386</w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (1), pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687162v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid fluidity of triacylglycerol-rich lipoproteins isolated from copper-deficient rats</w:t>
               </w:r>
@@ -27202,51 +27202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased hepatic synthesis and accumulation of plasma apolipoprotein B100 in copper-deficient rats does not result from modification in apolipoprotein B mRNA editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27323,51 +27323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolipoprotein B mRNA editing is preserved in the intestine and liver of zinc-deficient rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27470,51 +27470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27684,523 +27684,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium deficiency modulates hepatic lipogenesis and apolipoprotein gene expression in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.O. Davidson</w:t>
+                <w:t xml:space="preserve">Magnesium deficiency in rats induces a rise in plasma nitric oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1257, pp.125-132</w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8 (3), pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699854v1</w:t>
+                <w:t xml:space="preserve">hal-02707071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of magnesium deficiency on triacylglycerol-rich lipoprotein and tissue susceptibility to peroxidation in relation to vitamin E content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesium deficiency modulates hepatic lipogenesis and apolipoprotein gene expression in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.O. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 74, pp.849-856</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1257, pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709783v1</w:t>
+                <w:t xml:space="preserve">hal-02699854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anemia in copper-deficient rats : Role of alterations in erythrocyte membrane fluidity and oxidative damage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of magnesium deficiency on triacylglycerol-rich lipoprotein and tissue susceptibility to peroxidation in relation to vitamin E content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Azaïs-Braesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 269, pp.C1245-C1249</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 74, pp.849-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705027v1</w:t>
+                <w:t xml:space="preserve">hal-02709783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium deficiency in rats induces a rise in plasma nitric oxide</w:t>
+                <w:t xml:space="preserve">Anemia in copper-deficient rats : Role of alterations in erythrocyte membrane fluidity and oxidative damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Rock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 8 (3), pp.237-242</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 269, pp.C1245-C1249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707071v1</w:t>
+                <w:t xml:space="preserve">hal-02705027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic apolipoprotein and LDL receptor gene expression in the genetically hypercholesterolemic (RICO) rat</w:t>
               </w:r>
@@ -28225,51 +28225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Ferezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28409,138 +28409,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the interruption of enterohepatic circulation of bile acids by cholestyramine on apolipoprotein gene expression in the rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Felgines</w:t>
+                <w:t xml:space="preserve">Comment dépister les déséquilibres biologiques et les troubles de santé chez la vache laitière dans le cadre d'études écopathologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chacornac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N El Idilbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 55 (13), pp.1053-1060</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.104-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703869v1</w:t>
+                <w:t xml:space="preserve">hal-02703544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the inflammatory state during magnesium deficiency in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28549,586 +28575,560 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Davaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnesium Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 7, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment dépister les déséquilibres biologiques et les troubles de santé chez la vache laitière dans le cadre d'études écopathologiques ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N El Idilbi</w:t>
+                <w:t xml:space="preserve">Effect of the interruption of enterohepatic circulation of bile acids by cholestyramine on apolipoprotein gene expression in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.104-109</w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 55 (13), pp.1053-1060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703544v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium loading test in the assessment of magnesium status in healthy french subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Felgines</w:t>
+                <w:t xml:space="preserve">Hypertriglyceridemic serum from magnesium-deficient rats induces proliferation and lipid accumulation in cultured vascular smooth muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 7, pp.18</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5, pp.585-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713797v1</w:t>
+                <w:t xml:space="preserve">hal-02707130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertriglyceridemic serum from magnesium-deficient rats induces proliferation and lipid accumulation in cultured vascular smooth muscle cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrophages from magnesium-deficient rats are activated and enhance LDL oxidation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 5, pp.585-590</w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707130v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophages from magnesium-deficient rats are activated and enhance LDL oxidation in vitro</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edmond Rock</w:t>
+                <w:t xml:space="preserve">Magnesium loading test in the assessment of magnesium status in healthy french subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnesium Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 7, pp.50</w:t>
+              <w:t xml:space="preserve">, 1994, 7, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705013v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentable polysaccharides that enhance fecal bile acid excretion lower plasma cholesterol and apolipoprotein E-rich HDL in rats</w:t>
               </w:r>
@@ -29235,51 +29235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum from magnesium-deficient rats stimulates endothelial cell growth and enhances monocyte and macrophage adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.M. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29399,51 +29399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 54, pp.361-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29563,51 +29563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolipoprotein A-I, A-IV and E synthesis in the liver of copper-deficient rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29665,1680 +29665,1680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related response to dietary fructose in the rat : Discrepancy in triglyceride and apolipoprotein B synthesis as a possible mechanism for fatty liver induction in adult rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Nassir</w:t>
+                <w:t xml:space="preserve">The effect of dietary fiber on apolipoprotein A-I and A-IV gene expression in rat intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Felgines</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Society for Experimental Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 204, pp.180-183</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 39 (4), pp.371-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703555v1</w:t>
+                <w:t xml:space="preserve">hal-02699745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative modification of triglyceride-rich lipoproteins in hypertriglyceridemic rats following magnesium deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatic apolipoprotein B synthesis in copper-deficient rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 28 (6), pp.573-575</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 322 (1), pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706495v1</w:t>
+                <w:t xml:space="preserve">hal-02699924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic apolipoprotein B synthesis in copper-deficient rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Nassir</w:t>
+                <w:t xml:space="preserve">Dietary magnesium affects susceptibility of lipoproteins and tissues to peroxidation in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 322 (1), pp.33-36</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 12 (2), pp.133-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699924v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary magnesium affects susceptibility of lipoproteins and tissues to peroxidation in rats</w:t>
+                <w:t xml:space="preserve">Copper deficiency increases the susceptibility of lipoproteins and tissues to peroxidation in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Durlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 12 (2), pp.133-137</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 123 (8), pp.1343-1348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708826v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper deficiency increases the susceptibility of lipoproteins and tissues to peroxidation in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative modification of triglyceride-rich lipoproteins in hypertriglyceridemic rats following magnesium deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 123 (8), pp.1343-1348</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 28 (6), pp.573-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707055v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of dietary fiber on apolipoprotein A-I and A-IV gene expression in rat intestine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-related response to dietary fructose in the rat : Discrepancy in triglyceride and apolipoprotein B synthesis as a possible mechanism for fatty liver induction in adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Felgines</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 39 (4), pp.371-375</w:t>
+              <w:t xml:space="preserve">Proceedings of the Society for Experimental Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 204, pp.180-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699745v1</w:t>
+                <w:t xml:space="preserve">hal-02703555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary fermentable fiber on fatty acid synthesis and triglyceride secretion in rats fed fructose-based diet : Studies with sugar-beet fiber</w:t>
+                <w:t xml:space="preserve">Lipoprotein metabolism in fatty liver dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayrault-Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Society for Experimental Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 199, pp.345-350</w:t>
+              <w:t xml:space="preserve">Diabète et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 18 (1bis), pp.145-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705697v1</w:t>
+                <w:t xml:space="preserve">hal-02707265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipoprotein metabolism in fatty liver dairy cows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnesium and blood pressure. I. Animal studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Mbega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabète et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 18 (1bis), pp.145-149</w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 5 (2), pp.139-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707265v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium and blood pressure. I. Animal studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.D. Mbega</w:t>
+                <w:t xml:space="preserve">The effect of dietary copper on rat plasma lipoprotein B,E plasma levels, and apolipoprotein gene expression in liver and intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Durlach</w:t>
+                <w:t xml:space="preserve">F. Nassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Durlach</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 34 (2), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02785240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710847v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of dietary copper on rat plasma lipoprotein B,E plasma levels, and apolipoprotein gene expression in liver and intestine</w:t>
+                <w:t xml:space="preserve">Effects of dietary fermentable fiber on fatty acid synthesis and triglyceride secretion in rats fed fructose-based diet : Studies with sugar-beet fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Felgines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nassir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Society for Experimental Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 199, pp.345-350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02712026v1</w:t>
+                <w:t xml:space="preserve">hal-02705697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development changes in plasma apoliproteins B and A-I in fetal bovines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance de la steatose hepatique chez la vache laitiere presentant des troubles metaboliques en debut de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Neonate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 59 (1), pp.22-29</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 23 (136), pp.103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02714012v1</w:t>
+                <w:t xml:space="preserve">hal-02716200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolipoprotein E gene expression in the liver of genetically obese Zucker rats : the effect of high-fiber diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
+                <w:t xml:space="preserve">Effect of magnesium deficiency on post-heparin lipase activity and tissue lipoprotein lipase in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 23 (7), pp.347-348</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 26 (3), pp.182-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707894v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la steatose hepatique chez la vache laitiere presentant des troubles metaboliques en debut de lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development changes in plasma apoliproteins B and A-I in fetal bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 23 (136), pp.103-104</w:t>
+              <w:t xml:space="preserve">Biology of the Neonate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 59 (1), pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716200v1</w:t>
+                <w:t xml:space="preserve">hal-02714012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of magnesium deficiency on post-heparin lipase activity and tissue lipoprotein lipase in the rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apolipoprotein E gene expression in the liver of genetically obese Zucker rats : the effect of high-fiber diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Felgines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 26 (3), pp.182-186</w:t>
+              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 23 (7), pp.347-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709260v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium deficiency affects plasma lipoprotein composition in rats</w:t>
               </w:r>
@@ -31458,51 +31458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Felgines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31551,57 +31551,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of pregnancy and lactation on serum lipid and apolipoprotein B and A-I levels in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId780" w:history="1">
+                <w:t xml:space="preserve">Serum apolipoproteins B and A-I and naturally occurring fatty liver in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31613,708 +31613,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 64 (3), pp.133-138</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 25 (9), pp.575-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712743v1</w:t>
+                <w:t xml:space="preserve">hal-02707560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum apolipoproteins B and A-I and naturally occurring fatty liver in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of diets rich in fermentable carbohydrates on plasma lipoprotein levels and on lipoprotein catabolism in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 25 (9), pp.575-577</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 120 (9), pp.1037-1045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707560v1</w:t>
+                <w:t xml:space="preserve">hal-02710400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of diets rich in fermentable carbohydrates on plasma lipoprotein levels and on lipoprotein catabolism in rats</w:t>
+                <w:t xml:space="preserve">Biopsie hepatique chez la vache laitiere : application au diagnostic de la steatose hepatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Remesy</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Demigné</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 120 (9), pp.1037-1045</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 22 (128), pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710400v1</w:t>
+                <w:t xml:space="preserve">hal-02715389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopsie hepatique chez la vache laitiere : application au diagnostic de la steatose hepatique</w:t>
+                <w:t xml:space="preserve">The effect of high-fibre diet on plasma lipoproteins and hormones in genetically obese Zucker rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 22 (128), pp.39-41</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 20 (6), pp.600-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715389v1</w:t>
+                <w:t xml:space="preserve">hal-02703008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of high-fibre diet on plasma lipoproteins and hormones in genetically obese Zucker rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of pregnancy and lactation on serum lipid and apolipoprotein B and A-I levels in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Demigné</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 20 (6), pp.600-606</w:t>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 64 (3), pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703008v1</w:t>
+                <w:t xml:space="preserve">hal-02712743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma lipoproteins in dairy cows with naturally occurring severe fatty liver : evidence of alteration in the distribution of apo AI-containing lipoproteins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of magnesium deficiency on the hepatic apolipoproteins B and E gene expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lablanquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Marcos</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 24 (9), pp.805-811</w:t>
+              <w:t xml:space="preserve">Magnesium Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 2 (4), pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02724336v1</w:t>
+                <w:t xml:space="preserve">hal-02719752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative determination of apolipoprotein B in bovine serum by radial immunodiffusion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId780" w:history="1">
+                <w:t xml:space="preserve">Quantification of apolipoprotein AI in cow serum by single radial immunodiffusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayrault-Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 94B (1), pp.171-173</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 72 (3), pp.635-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02721232v1</w:t>
+                <w:t xml:space="preserve">hal-02726857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma and red blood cell magnesium concentrations in Zucker rats : influence of a high fibre diet.</w:t>
               </w:r>
@@ -32415,269 +32454,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02719754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of apolipoprotein AI in cow serum by single radial immunodiffusion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative determination of apolipoprotein B in bovine serum by radial immunodiffusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ayrault-Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 72 (3), pp.635-641</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 94B (1), pp.171-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02726857v1</w:t>
+                <w:t xml:space="preserve">hal-02721232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of magnesium deficiency on the hepatic apolipoproteins B and E gene expression.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma lipoproteins in dairy cows with naturally occurring severe fatty liver : evidence of alteration in the distribution of apo AI-containing lipoproteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elyette Gueux</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnesium Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 2 (4), pp.302</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 24 (9), pp.805-811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02719752v1</w:t>
+                <w:t xml:space="preserve">hal-02724336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil lipoproteique de la vache laitiere.</w:t>
               </w:r>
@@ -33000,51 +33000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33292,299 +33292,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'etat corporel au velage et du niveau d'alimentation en debut de lactation sur la steatose hepatique chez la vache laitiere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des lipides et lipoproteines plasmatiques chez la vache en debut de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 26 (1B), pp.359-360</w:t>
+              <w:t xml:space="preserve">, 1986, 26 (1B), pp.357-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02720007v1</w:t>
+                <w:t xml:space="preserve">hal-02724450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des lipides et lipoproteines plasmatiques chez la vache en debut de lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'etat corporel au velage et du niveau d'alimentation en debut de lactation sur la steatose hepatique chez la vache laitiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 26 (1B), pp.357-358</w:t>
+              <w:t xml:space="preserve">, 1986, 26 (1B), pp.359-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02724450v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le metabolisme hepatique des glucides et des lipides chez les ruminants : principales interactions durant la gestation et la lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33674,51 +33674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34332,51 +34332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Janczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmina Grzegorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Nutrition’s annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Baltimore, United States</w:t>
@@ -34543,64 +34543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-based lipidomic profiling of oxylipins supports mild inflammation in dysmetabolic iron overload syndrome affected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bosviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ruivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34668,590 +34668,590 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle loss associated changes of oxylipin signatures during biological aging: an exploratory study from the PROOF cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika I Ostermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thade Konrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition and Santé</w:t>
+              <w:t xml:space="preserve">7th European Workshop on Lipid Mediators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. 2018, Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810430v1</w:t>
+                <w:t xml:space="preserve">hal-01930382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle loss associated changes of oxylipin signatures during biological aging: an exploratory study from the PROOF cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika I. Ostermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thade Konrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Workshop on Lipid Mediators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. 2018, Book of Abstracts</w:t>
+              <w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition and Santé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930382v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial variability across individuals in the vascular and nutrigenomic response to an acute intake of curcumin: A randomizsed controlled trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical evidence of the vascular protective effects of grapefruit flavanones in post-menopausal women and potential molecular mechanisms involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. 2017, 10ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">Bordeaux VIVA Winter School - XXXIII LIAC MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651303v1</w:t>
+                <w:t xml:space="preserve">hal-01734691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical evidence of the vascular protective effects of grapefruit flavanones in post-menopausal women and potential molecular mechanisms involved</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substantial variability across individuals in the vascular and nutrigenomic response to an acute intake of curcumin: A randomizsed controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barber Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bayle</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux VIVA Winter School - XXXIII LIAC MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France. 2017</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France. 2017, 10ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734691v1</w:t>
+                <w:t xml:space="preserve">hal-01651303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DHA-derived oxylipins, neuroprostanes and protectins, differentially and dose-dependently modulate the inflammatory response in human macrophages: putative mechanisms through PPAR activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bosviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bosviel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giulia Chinetti-Gbaguidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipid Mediators in Ageing and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Birmingham, United Kingdom. , 2017</w:t>
@@ -35274,168 +35274,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the anti-inflammatory properties of selected DHA-derived oxylipins and insights into their mechanism of action</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Valero</w:t>
+                <w:t xml:space="preserve">Nutrigenomic effects of a long-term grapefruit juice consumption: a controlled randomized cross-over study in post-menopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barber Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. International Conference on the Bioscience of Lipids (ICBL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Chamonix-Mont Blanc, France. 2016</w:t>
+              <w:t xml:space="preserve">1. International Conference on Food Bioactives &amp; Health FBHC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Norwick, United Kingdom. 2016, 1st International Conference on Food Bioactives &amp; Health</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594818v1</w:t>
+                <w:t xml:space="preserve">hal-01901449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute intake of curcumin differently affects endothelial function and nutrigenomic response in male and female smokers: a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barber Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35457,844 +35457,844 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Food Bioactives &amp; Health FBHC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrigenomic effects of a long-term grapefruit juice consumption: a controlled randomized cross-over study in post-menopausal women</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omega-3 fatty acid-derived oxylipins reduce inflammation response in human macrophages: putative mechanism through PPAR-gamma binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barber Chamoux</w:t>
+                <w:t xml:space="preserve">Rémy Bosviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Chinetti-Gbaguidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Food Bioactives &amp; Health FBHC2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Norwick, United Kingdom. 2016, 1st International Conference on Food Bioactives &amp; Health</w:t>
+              <w:t xml:space="preserve">6. European Workshop on Lipid Mediators (6EWLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Frankfurt, Germany. 155 p., 2016, 6th European Workshop on Lipid Mediators (6EWLM) Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901449v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 fatty acid-derived oxylipins reduce inflammation response in human macrophages: putative mechanism through PPAR-gamma binding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Comparison of the anti-inflammatory properties of selected DHA-derived oxylipins and insights into their mechanism of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bosviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giulia Chinetti-Gbaguidi</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Chinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Copin</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Workshop on Lipid Mediators (6EWLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Frankfurt, Germany. 155 p., 2016, 6th European Workshop on Lipid Mediators (6EWLM) Book of Abstracts</w:t>
+              <w:t xml:space="preserve">16. Journée de l’IMBL (Institut Multidisciplinaire de Biochimie des Lipides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594480v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the anti-inflammatory properties of selected DHA-derived oxylipins and insights into their mechanism of action</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Valero</w:t>
+                <w:t xml:space="preserve">Acute Intake of Curcumin Differently Affects Gene Expression in Immune Cells and Vascular Function in Middle-Aged Healthy Male and Female Smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barber Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journée de l’IMBL (Institut Multidisciplinaire de Biochimie des Lipides)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France. 2016</w:t>
+              <w:t xml:space="preserve">COST POSITIVe Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bucarest, Romania. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594631v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Intake of Curcumin Differently Affects Gene Expression in Immune Cells and Vascular Function in Middle-Aged Healthy Male and Female Smokers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés anti-inflammatoires des oxylipines dérivées du DHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boby</w:t>
+                <w:t xml:space="preserve">Rémy Bosviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Chinetti-Gbaguidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST POSITIVe Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bucarest, Romania. , 2016</w:t>
+              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595395v1</w:t>
+                <w:t xml:space="preserve">hal-02743544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés anti-inflammatoires des oxylipines dérivées du DHA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Comparison of the anti-inflammatory properties of selected DHA-derived oxylipins and insights into their mechanism of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bosviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giulia Chinetti-Gbaguidi</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Chinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Copin</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH</w:t>
+              <w:t xml:space="preserve">LIPID MAPS Annual Meeting 2016:Lipidomics Impact on Metabolic, Cancer, Cardiovascular and Inflammatory Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, La Jolla (Californie), United States. , 46 p., 2016, 2016 LIPID MAPS Poster List</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743544v1</w:t>
+                <w:t xml:space="preserve">hal-01595699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the anti-inflammatory properties of selected DHA-derived oxylipins and insights into their mechanism of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bosviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bosviel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giulia Chinetti</w:t>
+                <w:t xml:space="preserve">Giulia Chinetti-Gbaguidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIPID MAPS Annual Meeting 2016:Lipidomics Impact on Metabolic, Cancer, Cardiovascular and Inflammatory Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, La Jolla (Californie), United States. , 46 p., 2016, 2016 LIPID MAPS Poster List</w:t>
+              <w:t xml:space="preserve">57. International Conference on the Bioscience of Lipids (ICBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Chamonix-Mont Blanc, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595699v1</w:t>
+                <w:t xml:space="preserve">hal-01594818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Intake of Curcumin Differently Affects Gene Expression in Immune Cells and Vascular Function in Middle-Aged Healthy Male and Female Smokers</w:t>
               </w:r>
@@ -36319,64 +36319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barber Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congress of the International Society of Nutrigenetics/Nutrigenomics (ISNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Chapel Hill, United States. Journal of Nutrigenetics and Nutrigenomics, 8, 25 p., 2015, Journal of Nutrigenetics and Nutrigenomics</w:t>
@@ -36418,77 +36418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive oxylipins derived from DHA: neuroprostanes contribute to the anti-inflammatory action of DHA through the inhibition of NFkB and independently to PPARy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hennuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36582,51 +36582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barber Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. n.p., 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t>
@@ -36649,277 +36649,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic fatty acid favorably alters inflammatory pathways and macrophage polarization in the aorta of atherosclerotic mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'hépatosidérose dysmétabolique sur la capacité de polarisation des macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ruivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Biennial ISSFAL Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014, 11th Biennial ISSFAL Congress 2014</w:t>
+              <w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. 39 p., 2014, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245972v1</w:t>
+                <w:t xml:space="preserve">hal-01601625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'hépatosidérose dysmétabolique sur la capacité de polarisation des macrophages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Docosahexaenoic fatty acid favorably alters inflammatory pathways and macrophage polarization in the aorta of atherosclerotic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Ruivard</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Zmojdzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. 39 p., 2014, Livre des résumés</w:t>
+              <w:t xml:space="preserve">11. Biennial ISSFAL Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014, 11th Biennial ISSFAL Congress 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601625v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des métabolites peroxydés du DHA dans la polarisation des macrophages et implication de la voie PPARg</w:t>
               </w:r>
@@ -37024,445 +37024,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of High-Fat Diet and its Reversal on the Thoracic Duct Lymph Composition in Pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The paradox of omega 3 PUFAs: autoprotection although highly susceptible to peroxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Zmojdzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Szuba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Janczak</w:t>
+                <w:t xml:space="preserve">J.W. Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Grzegorek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Jablonska</w:t>
+                <w:t xml:space="preserve">L. Jourmard Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Clermont - Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
+              <w:t xml:space="preserve">81. European Atherosclerosis Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745021v1</w:t>
+                <w:t xml:space="preserve">hal-02808441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of omega 3 PUFAs: autoprotection although highly susceptible to peroxidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monika Zmojdzian</w:t>
+                <w:t xml:space="preserve">The protective effect of naringin, the main grapefruit polyphenol, on atherosclerosis development and identification of the underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bennetau- Pelissero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Newman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Jourmard Cubizolles</w:t>
+                <w:t xml:space="preserve">Annie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81. European Atherosclerosis Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 2013</w:t>
+              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermond-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808441v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective effect of naringin, the main grapefruit polyphenol, on atherosclerosis development and identification of the underlying mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
+                <w:t xml:space="preserve">Lipidomic profiling and partial least square analysis in LDLR-/- MICE given increasing dose of omega 3 PUFA:F4 -neuroprostanes as a major predictive variable of atherosclerosis regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa L Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Clermond-Ferrand, France. , 2013</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746890v1</w:t>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DHA dose-dependently reduces atherosclerosis: a putative role for its peroxidation metabolites, F4-Neuroprostanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37494,466 +37494,462 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIPID MAPS Annual Meeting 2013 on Impact of Lipidomics on Oxidized Lipids and Non-Alcoholic Fatty Liver Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Jolla, United States. 2013, LIPID MAPS Annual Meeting 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomic profiling and partial least square analysis in LDLR-/- MICE given increasing dose of omega 3 PUFA:F4 -neuroprostanes as a major predictive variable of atherosclerosis regression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Vascular and Nutrigenomic effects of a long-term grapefruit juice consumption: a controlled randomized cross-over study in post-menopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. , 2013</w:t>
+              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand,, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189968v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular and Nutrigenomic effects of a long-term grapefruit juice consumption: a controlled randomized cross-over study in post-menopausal women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Mazur</w:t>
+                <w:t xml:space="preserve">Effect of High-Fat Diet and its Reversal on the Thoracic Duct Lymph Composition in Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomulkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Janczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Grzegorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jablonska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand,, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
+              <w:t xml:space="preserve">, 2013, Clermont - Ferrand, France. , 2013, 6ème Journée scientifique du CNRH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747195v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa Flavanol Metabolites Act as Inhibiting Agents on Monocyte Adhesion to Human Endothelial Cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of metabolomics in the SU.VI.MAX2 cohort to identify new biomarkers of fruit and vegetable intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Zmojdzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Annual Meeting of the Society-for-Free-Radical-Biology-and-Medicine (SFRBM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. International Conference on Diet and Activity Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, rome, Italy. 2012, 8th International Conference on Diet and Activity Methods</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747289v1</w:t>
+                <w:t xml:space="preserve">hal-02744679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of metabolomics in the SU.VI.MAX2 cohort to identify new biomarkers of fruit and vegetable intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId873" w:history="1">
+                <w:t xml:space="preserve">Immunodétection des adduits aldéhydiques de type hydroxyalkénal au niveau vasculaire : études in vivo et in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37982,629 +37978,633 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Diet and Activity Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, rome, Italy. 2012, 8th International Conference on Diet and Activity Methods</w:t>
+              <w:t xml:space="preserve">Les Journées de l'Ecoles Doctorales des Sciences de la vie, Santé, Agronomie, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. 2012, 15èmes Journées de l'Ecole Doctorale SVSAE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744679v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunodétection des adduits aldéhydiques de type hydroxyalkénal au niveau vasculaire : études in vivo et in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atheroprotective effects and peroxidation of docosahexaenoic acid: is there a direct link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Zmojdzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Demougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Joumard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de l'Ecoles Doctorales des Sciences de la vie, Santé, Agronomie, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. 2012, 15èmes Journées de l'Ecole Doctorale SVSAE</w:t>
+              <w:t xml:space="preserve">10. Congress of the International Society for Study of Fatty Acids and Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Vancouver, Canada. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748552v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atheroprotective effects and peroxidation of docosahexaenoic acid: is there a direct link?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunodétection des adduits protéiques aldéhydiques de type hydroxyalkénal au niveau vasculaire : études in vivo et in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Zmojdzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congress of the International Society for Study of Fatty Acids and Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Vancouver, Canada. 2012</w:t>
+              <w:t xml:space="preserve">9. Congrès Annuel de la Nouvelle Société Française d'Athéroscléose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Biarritz, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747975v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunodétection des adduits protéiques aldéhydiques de type hydroxyalkénal au niveau vasculaire : études in vivo et in vitro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-atherogenic action of DHA in LDLR-/- mice: are DHA oxygenated metabolites players in the resolution of inflammation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Zmojdzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brachet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Demougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Congrès Annuel de la Nouvelle Société Française d'Athéroscléose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Biarritz, France. 2012</w:t>
+              <w:t xml:space="preserve">4. European Workshop on Lipid Mediators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601612v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-atherogenic action of DHA in LDLR-/- mice: are DHA oxygenated metabolites players in the resolution of inflammation?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cocoa Flavanol Metabolites Act as Inhibiting Agents on Monocyte Adhesion to Human Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Workshop on Lipid Mediators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19. Annual Meeting of the Society-for-Free-Radical-Biology-and-Medicine (SFRBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Diego, Californie, United States. Free Radical Biology and Medicine, 53 (S2), 2012, SFRBM 2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2012.10.463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747925v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunodétection des adduits aldéhydiques de type hydroxyalkénal dans le protéome et le tissu aortique de souris athérosclérotiques – mise au point méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Zmojdzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Thien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38659,64 +38659,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of iron associated proteins is enhanced in vivo by chronic contamination with depleted uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaâ Berradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38793,64 +38793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term ingestion of depleted uranium via drinking water markedly modifies rat iron metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaâ Berradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39182,316 +39182,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium and the endothelial cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Malpuech-Brugère</w:t>
+                <w:t xml:space="preserve">Acute phase response in magnesium deficiency : Possible relevance to atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mariotti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyette Gueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in magnesium research : Nutrition and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Libbey, 2001, 0-86196-609-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829466v1</w:t>
+                <w:t xml:space="preserve">hal-02827057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute phase response in magnesium deficiency : Possible relevance to atherosclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesium and the endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A.M. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malpuech-Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zimowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in magnesium research : Nutrition and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Libbey, 2001, 0-86196-609-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827057v1</w:t>
+                <w:t xml:space="preserve">hal-02829466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of phagocytic cells and inflammatory response during experimental magnesium deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malpuech-Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39702,51 +39702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyette Gueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trace elements in medicine, health and atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Smith-Gordon, 1995, 1-85463-045-8</w:t>
@@ -39939,51 +39939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium deficiency modulates hepatic lipogenesis and apolipoprotein gene expression in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40122,51 +40122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rayssiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durlach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Libbey, 504 p., 2001, 0-86196-609-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40353,51 +40353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castiglioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette A. M. Maier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Noah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hitier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004395" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lobbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Habauzit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber Chamoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bosviel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Chinetti-Gbaguidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Copin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohara Arshad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinegre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Berger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Fran&#231;oise Sapin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chinetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Newman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L Pedersen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zmojdzian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gerard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Gerard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Habauzit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Libako" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Miller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Nowacki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette A Maier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wizinska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podhorska-Okolow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dziegiel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mauray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Habauzit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2012.10.465" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV3XJGZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dejeans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Paravicini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Yogi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian Touyz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Coudray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2005.07.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570KL1J7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Puel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Davicco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Strain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. O'Connor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764770v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feillet Coudray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malpuech-Brug&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grzelkowska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malpuech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowacki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuryszko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felgines" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Levrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nassir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durlach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durlach" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lablanquie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782995v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gueux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayrault-Jarrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burdin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Bouma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782907v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Mazur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Maier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2024.0526" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000536657" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695929v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Wolf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosanoff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbagallo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Baniasadi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2021.0479" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113201v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Ruskovska" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Konic-Ristic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2022.11.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Locatelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fedele" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cazzaniga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010223" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zocchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Vincenzo Zuccotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031658" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2021.126786" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03448060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Trapani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02704-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072169" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030223v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2020.11.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301606v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bois de Fer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303122v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041049" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Bienkowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaltsewa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123672" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.02.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03042129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2020.0468" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038227v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Pawlik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Anisiewicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Filip-Psurska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Klopotowska" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Maciejewska" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2019.0618" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193822v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Quilliot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonsack" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jaussaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2021.0476" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982182v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Chachaj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dro&#380;d&#380;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pas&#322;awski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Pas&#322;awska" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/MSM.917221" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016934v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Iotti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2020.0465" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuz004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gomu&#322;kiewicz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Janczak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmina Grzegorek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz037.P15-010-19" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123208v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika I Ostermann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thade Konrad" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly187" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126103v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nasulewicz-Goldeman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Piasecki" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2018.0921" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02520159v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2019.0458" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621537v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouteau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kabir-Ahmadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Noah" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208454" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644030v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Turlej" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Dzimira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2017.4185" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002754v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539247.51050.28" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863273v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiema Traore" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bachelot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.07.062" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QT2B0D2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595235v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Copin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700418" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595241v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hang Leung" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2017.05.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MF5SDJT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525466v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette a M Maier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2016.0398" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540177v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00043" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640084v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Constans" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.016" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459227v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martinez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brachet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.11.013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218281v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Maier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ecn.2015.0361" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630464v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.104646" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631766v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-014-0424-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629954v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Lusliany Rondon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952161v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Newmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L. Pedersen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089393" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639414v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.03.012" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP9GL901-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056777v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Diaz-Rubio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642629v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Claude" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kamran Khan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649112v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Herosimczyk" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.05.017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0Q1H071-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329390v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512005454" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056769v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira M. Garcia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gueant-Rodriguez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2012.09.008" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZHT953Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986093v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Brachet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201300310" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PGTL69X7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056773v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2010.04.011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVS20PFN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647896v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Coban" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khallou-Laschet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde Sabbe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100818" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SKTTF78-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648869v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.02.001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79LHB247-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056784v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf300669s" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056774v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Baldoli" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2012.0302" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594962v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Wizinska" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-2012-0010" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056770v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650784v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029837" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553902v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Wielbo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Marek-Kozaczuk" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kubik-Komar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skorupska" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645333v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026669" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647715v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Witkowski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2011.0292" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648523v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia E. Callera" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. O'Connor" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying He" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose W. Correa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e32834786d6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650864v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lioger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.004945" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662281v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusliany Rond&#243;n" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Privat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daulhac" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.197004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664570v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.28666" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668845v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-010-0171-0" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01883961v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V. Brugniaux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-009-0085-z" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K0PCMNLT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667101v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillia V. Ryazanova" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Zierler" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixian Hu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Galli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1108" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658697v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Simonacci" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Boninsegna" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635580802376360" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01883968v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mounier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1046-1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRNK8BG9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663661v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.108.124651" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660842v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659041v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Berradi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dudoignon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grandcolas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfn052" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665757v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800419s" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZT7CDH8W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661811v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Agalias" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801794q" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1TG4H7JB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660827v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665059v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henry-Berger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lobaccaro" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1046797" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656510v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662853v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493832v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rault-Nania" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demougeot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyett Gueux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2008.01.015" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2TZBTGF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654276v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandvuillemin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurant" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666089v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter M. Tiel Groenestege" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00153.2007" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663901v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661148v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nasulewicz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2006.02.016" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5NV3LR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657163v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grison" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Voisin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourmelon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000105121" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660261v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Monteiro" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Clara" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Raposo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Groubatch" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660864v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gottardi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Llorach" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657932v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ferr&#232;" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667043v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2007.02.004" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSCZM0HX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656824v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656998v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.10.030" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DNXQ46Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666874v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2006.03.031" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T50GQ1H0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667294v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Ozgo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Zimowska" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660409v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-007-0687-2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C284A7BC9DF2A3D79D7E274BA42631AF1EAA0E79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658057v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061742" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDA4A464CE8B81A051691B0904ED951CF0442C2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664882v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2006.02.008" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQ89VPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667841v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Balasinska" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Piriou" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0300-9831.76.1.22" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499471v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662549v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schneider" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Muckenthaler" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2005.11.003" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0RZWDT4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662685v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Talav&#233;ra" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Texier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2327" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/153A4B393D2B74A84D9D02E6D455D5C621B19B5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661388v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661012v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Andriollo-Sanchez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061762" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655067v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Herosimczyk" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Skrzypczak" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663659v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/BJN20061913" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656886v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-006-0594-y" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CK3SV33-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663145v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658563v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trzeciakiewicz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanson" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-005-0579-2" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9L0GP0M8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659298v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tressol" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2005.10.007" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKNGD2F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680698v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Abalain" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Sairafi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cccn.2005.01.030" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKVNRMSQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678982v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683191v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602298" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682820v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafay" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0300-9831.75.2.119" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683175v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nicolle" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Majewska" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2005.09.015" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SWXF4JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682984v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683326v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thien" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0526-7" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VFCXJ2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680062v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia L. Jaffrelo" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681156v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-4-29" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680915v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680819v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682208v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bernardini" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675492v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669441v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366487v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Volle" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Repa" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Cummins" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Val" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2003-0338" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681648v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Quintin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agalias" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683107v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Tridon" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2001498" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669725v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tressol" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;pin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383203v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-002-0376-0" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60D8005AA586D56BCA79646E2ED669681C2EBCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676719v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petrault" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zimowska" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678796v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680084v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Begon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eschalier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698881v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693429v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turley" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mckeown" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopra" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688579v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/130.9.2306" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689532v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692515v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducros" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698857v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daveau" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Linard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4439(00)00018-1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695335v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouzoux" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/BTER:76:3:245" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WJ14SMS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693372v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694212v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690679v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niculescu" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696906v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tourtauchaux" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Niculescu" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0891-5849(99)00096-9" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXM0XR45-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692570v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufaure" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695424v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aza&#239;s-Braesco" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697871v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692634v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lab" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686383v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696122v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurgard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;zinguar" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutton" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693614v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697872v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689849v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Maier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689178v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bureau" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695068v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02778873" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0XBJNDQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691275v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690371v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaughard" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dureng" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leboeuf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massingham" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684265v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687162v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubray" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alloui" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687763v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motta" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684211v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannoni" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Davidson" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685797v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Blanchard" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Cousins" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693497v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713222v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699854v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709783v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705027v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707071v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713414v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699689v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703869v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700838v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davaud" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebreton" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703544v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barnouin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aissaoui" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N El Idilbi" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713797v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballanger" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707130v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705013v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700144v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Behr" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705802v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704806v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathe" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706585v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710451v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703555v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706495v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cubizolles" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699924v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708826v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707055v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699745v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705697v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707265v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710847v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mbega" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712026v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02785240" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2703T8ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714012v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcos" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707894v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716200v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709260v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702388v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703200v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712743v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707560v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710400v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715389v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703008v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724336v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721232v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719754v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726857v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719752v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719593v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725514v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Reid" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Roberts" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719549v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725310v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722996v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Kotobe" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720925v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yacoub" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720007v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;mond" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724450v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728502v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721088v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Didier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720009v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728491v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811541v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gomulkiewicz" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Janczak" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155779v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomulkiewicz" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janczak" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155772v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810430v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika I. Ostermann" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930382v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651303v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734691v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594580v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594818v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valero" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607186v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901449v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594480v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594631v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Chinetti" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595395v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743544v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595699v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901483v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594236v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hennuyer" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594260v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245972v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601625v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berger" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747545v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chinetti-Gbaguidi" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745021v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szuba" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grzegorek" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jablonska" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808441v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Newman" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jourmard Cubizolles" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746890v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau- Pelissero" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;rard" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747978v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189968v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747195v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747289v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2012.10.463" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-061ZN9MP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744679v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748552v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747975v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601612v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747925v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601802v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thien" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sadok" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819881v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.20964" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816794v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821059v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214707v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/327991.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384947-2.00434-7" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829466v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariotti" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827057v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834524v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835112v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848456v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846550v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844879v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843996v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830554v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castiglioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette A. M. Maier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Noah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hitier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120004395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lobbes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Habauzit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber Chamoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bosviel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Chinetti-Gbaguidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Copin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohara Arshad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinegre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Berger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Fran&#231;oise Sapin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chinetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Newman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L Pedersen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zmojdzian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Gerard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Habauzit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Libako" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Miller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Nowacki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette A Maier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wizinska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podhorska-Okolow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dziegiel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mauray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felgines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gerard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Habauzit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2012.10.465" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV3XJGZC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dejeans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Paravicini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Yogi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhian Touyz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyette Gueux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Coudray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2005.07.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570KL1J7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Puel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Davicco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Strain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. O'Connor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764770v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girardeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feillet Coudray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malpuech-Brug&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grzelkowska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malpuech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowacki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuryszko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felgines" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Levrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774561v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durlach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durlach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nassir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lablanquie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782995v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gueux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayrault-Jarrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burdin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Bouma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Mazur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Maier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2024.0526" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000536657" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Locatelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fedele" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cazzaniga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010223" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Ruskovska" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Konic-Ristic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2022.11.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Wolf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosanoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbagallo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Baniasadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2021.0479" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zocchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Vincenzo Zuccotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;chet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031658" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072169" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03448060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Trapani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02704-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030223v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2020.11.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bois de Fer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3051" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303122v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041049" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246647v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2021.126786" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03042129v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2020.0468" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Pawlik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Anisiewicz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Filip-Psurska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Klopotowska" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Maciejewska" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2019.0618" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193822v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Quilliot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonsack" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jaussaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2021.0476" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016934v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Iotti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2020.0465" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Chachaj" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dro&#380;d&#380;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pas&#322;awski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Pas&#322;awska" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/MSM.917221" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460351v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.02.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Bienkowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yaltsewa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123672" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123208v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika I Ostermann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thade Konrad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly187" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299666v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuz004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382585v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gomu&#322;kiewicz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Janczak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmina Grzegorek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz037.P15-010-19" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126103v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nasulewicz-Goldeman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Piasecki" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2018.0921" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02520159v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2019.0458" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002754v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000539247.51050.28" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863273v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiema Traore" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bachelot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.07.062" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QT2B0D2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621537v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouteau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kabir-Ahmadi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Noah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dye" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208454" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644030v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Turlej" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Dzimira" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2017.4185" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700418" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595241v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hang Leung" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2017.05.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MF5SDJT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595235v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Copin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.018" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525466v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette a M Maier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2016.0398" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540177v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00043" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459227v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martinez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brachet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.11.013" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218281v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Maier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ecn.2015.0361" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630464v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.104646" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640084v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Constans" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.016" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631766v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-014-0424-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629954v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Lusliany Rondon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.03.012" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP9GL901-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952161v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Newmann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L. Pedersen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089393" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649112v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Herosimczyk" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.05.017" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0Q1H071-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Claude" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kamran Khan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512005454" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056769v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira M. Garcia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gueant-Rodriguez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2012.09.008" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZHT953Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986093v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Brachet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201300310" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PGTL69X7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642629v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056777v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Diaz-Rubio" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056784v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf300669s" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648869v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.02.001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79LHB247-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056770v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056774v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Baldoli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2012.0302" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594962v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Wizinska" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-2012-0010" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650784v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029837" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Coban" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khallou-Laschet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde Sabbe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100818" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SKTTF78-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056773v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2010.04.011" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVS20PFN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553902v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Wielbo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Marek-Kozaczuk" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kubik-Komar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skorupska" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645333v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026669" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647715v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Witkowski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2011.0292" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648523v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia E. Callera" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. O'Connor" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying He" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose W. Correa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e32834786d6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650864v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lioger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.004945" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662281v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusliany Rond&#243;n" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Privat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daulhac" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.197004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668845v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-010-0171-0" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664570v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2009.28666" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01883961v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V. Brugniaux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-009-0085-z" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K0PCMNLT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667101v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillia V. Ryazanova" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Zierler" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixian Hu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Galli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1108" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658697v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Simonacci" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Boninsegna" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635580802376360" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01883968v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mounier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1046-1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRNK8BG9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663661v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.108.124651" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660842v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661811v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mardon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Agalias" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne M.-J. Davicco" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801794q" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1TG4H7JB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665757v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800419s" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZT7CDH8W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660827v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665059v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henry-Berger" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lobaccaro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1046797" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656510v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662853v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493832v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rault-Nania" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demougeot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyett Gueux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2008.01.015" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2TZBTGF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654276v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandvuillemin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurant" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666089v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter M. Tiel Groenestege" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00153.2007" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663901v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659041v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Berradi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dudoignon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grandcolas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfn052" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660864v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gottardi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Llorach" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657163v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grison" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Voisin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourmelon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000105121" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660261v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Monteiro" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Clara" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Raposo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Groubatch" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657932v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ferr&#232;" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667043v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanseaume" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2007.02.004" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSCZM0HX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656824v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656998v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Georg&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.10.030" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DNXQ46Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666874v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2006.03.031" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T50GQ1H0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667294v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Ozgo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Zimowska" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660409v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-007-0687-2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C284A7BC9DF2A3D79D7E274BA42631AF1EAA0E79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661148v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nasulewicz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2006.02.016" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5NV3LR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499471v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662549v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schneider" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Muckenthaler" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2005.11.003" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0RZWDT4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662685v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Talav&#233;ra" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Texier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2327" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/153A4B393D2B74A84D9D02E6D455D5C621B19B5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661388v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661012v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Andriollo-Sanchez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061762" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655067v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieska Herosimczyk" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Skrzypczak" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663659v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/BJN20061913" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656886v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-006-0594-y" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CK3SV33-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658563v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trzeciakiewicz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chanson" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-005-0579-2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9L0GP0M8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659298v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tressol" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2005.10.007" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKNGD2F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663145v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664882v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2006.02.008" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQ89VPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658057v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061742" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDA4A464CE8B81A051691B0904ED951CF0442C2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667841v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Balasinska" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Piriou" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0300-9831.76.1.22" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682820v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafay" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0300-9831.75.2.119" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683175v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nicolle" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Majewska" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2005.09.015" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SWXF4JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682984v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683326v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thien" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0526-7" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VFCXJ2G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680062v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia L. Jaffrelo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681156v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-4-29" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680915v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682208v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bernardini" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680819v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669441v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675492v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678982v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683191v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejcn.1602298" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680698v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Abalain" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Sairafi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cccn.2005.01.030" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKVNRMSQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681648v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Quintin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agalias" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366487v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Volle" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Repa" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Cummins" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Val" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2003-0338" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683107v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Tridon" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2001498" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669725v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tressol" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;pin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676719v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petrault" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zimowska" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383203v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-002-0376-0" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60D8005AA586D56BCA79646E2ED669681C2EBCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680084v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Begon" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eschalier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678796v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689532v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693429v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turley" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mckeown" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopra" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688579v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/130.9.2306" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692515v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducros" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698857v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daveau" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Linard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4439(00)00018-1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695335v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouzoux" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/BTER:76:3:245" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0WJ14SMS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693372v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698881v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coudray" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692570v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufaure" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697871v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695424v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aza&#239;s-Braesco" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692634v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lab" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690679v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourtauchaux" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niculescu" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694212v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696906v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tourtauchaux" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Niculescu" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0891-5849(99)00096-9" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXM0XR45-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689849v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Maier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689178v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bureau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697872v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695068v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02778873" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0XBJNDQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686383v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696122v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurgard" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;zinguar" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lutton" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693614v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690371v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaughard" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dureng" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leboeuf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massingham" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684265v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687162v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubray" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alloui" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardin" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691275v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687763v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motta" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684211v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannoni" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Davidson" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685797v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Blanchard" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Cousins" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693497v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713222v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707071v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699854v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709783v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705027v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713414v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ferezou" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699689v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703544v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barnouin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Aissaoui" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N El Idilbi" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700838v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davaud" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebreton" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703869v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707130v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705013v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713797v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballanger" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700144v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Behr" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705802v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704806v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathe" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706585v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710451v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699745v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699924v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708826v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707055v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706495v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cubizolles" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703555v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707265v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710847v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mbega" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712026v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02785240" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2703T8ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705697v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716200v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709260v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure No&#233;" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714012v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcos" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707894v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702388v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703200v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707560v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710400v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715389v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703008v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712743v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719752v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726857v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719754v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721232v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724336v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719593v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725514v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Reid" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Roberts" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719549v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725310v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722996v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Kotobe" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720925v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yacoub" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724450v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720007v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;mond" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728502v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721088v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Didier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720009v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728491v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811541v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gomulkiewicz" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Janczak" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155779v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomulkiewicz" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janczak" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155772v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930382v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810430v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika I. Ostermann" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734691v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651303v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594580v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901449v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607186v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594480v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594631v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Chinetti" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valero" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595395v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743544v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595699v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594818v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901483v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594236v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hennuyer" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594260v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601625v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berger" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245972v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747545v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chinetti-Gbaguidi" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808441v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Newman" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jourmard Cubizolles" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746890v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau- Pelissero" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;rard" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189968v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747978v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747195v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745021v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szuba" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grzegorek" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jablonska" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744679v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748552v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747975v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601612v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747925v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747289v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2012.10.463" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-061ZN9MP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601802v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thien" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sadok" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819881v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.20964" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816794v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821059v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214707v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/327991.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384947-2.00434-7" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827057v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829466v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariotti" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834524v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835112v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848456v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846550v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844879v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843996v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830554v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>