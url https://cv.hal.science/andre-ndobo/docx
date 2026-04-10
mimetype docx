--- v0 (2026-03-13)
+++ v1 (2026-04-10)
@@ -181,265 +181,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Workplace Bullying, Organizational Justice on Turnover Intentions and Affective Commitment: Need Satisfaction as Explanatory Mechanism</w:t>
+                <w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Malola</w:t>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+                <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ndobo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bullying Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42380-024-00258-1⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543946v1</w:t>
+                <w:t xml:space="preserve">hal-05418972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of Workplace Bullying, Organizational Justice on Turnover Intentions and Affective Commitment: Need Satisfaction as Explanatory Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t>
+              <w:t xml:space="preserve">International Journal of Bullying Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42380-024-00258-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418972v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the efficacy of a resilience training intervention for long‐term improvements in well‐being and resilience</w:t>
               </w:r>
@@ -451,51 +451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kreienkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wheatley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (3), pp.1197-1223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -849,51 +849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeroPsych The Journal of Gerontopsychology and Geriatric Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -966,51 +966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (5), pp.421-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“What Did I Tell This Sad Person?”: Memory for Emotional Destinations in Korsakoff’s Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1155,733 +1155,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Sex Matter? High Semantic Autobiographical Retrieval in Women and Men With Alzheimer’s Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The coping strategies of individuals in multiple jeopardy settings: the case of unemployed older women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ndobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00332941221130223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2022.2143313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257940v1</w:t>
+                <w:t xml:space="preserve">hal-04294900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coping strategies of individuals in multiple jeopardy settings: the case of unemployed older women</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does Sex Matter? High Semantic Autobiographical Retrieval in Women and Men With Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutoleau-Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.003329412211302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00224545.2022.2143313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00332941221130223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294900v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractive memory: High destination memory for attractive faces</w:t>
+                <w:t xml:space="preserve">High emotional experience during autobiographical retrieval in women with Korsakoff syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Kessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjop.12657⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.136-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546805.2021.1885369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349646v1</w:t>
+                <w:t xml:space="preserve">hal-03349642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High emotional experience during autobiographical retrieval in women with Korsakoff syndrome</w:t>
+                <w:t xml:space="preserve">Personality and social memory: High source and destination memory in extroverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (2), pp.136-148. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (3), pp.436-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13546805.2021.1885369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sjop.12715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349642v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and social memory: High source and destination memory in extroverts</w:t>
+                <w:t xml:space="preserve">High Destination Memory for Emotionally Incongruent Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (3), pp.436-442. </w:t>
+              <w:t xml:space="preserve">American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (4), pp.405-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sjop.12715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5406/amerjpsyc.134.4.0405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349610v1</w:t>
+                <w:t xml:space="preserve">hal-04279032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Destination Memory for Emotionally Incongruent Information</w:t>
+                <w:t xml:space="preserve">Attractive memory: High destination memory for attractive faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 134 (4), pp.405-413. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5406/amerjpsyc.134.4.0405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sjop.12657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279032v1</w:t>
+                <w:t xml:space="preserve">hal-03349646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better Destination Memory in Females</w:t>
               </w:r>
@@ -1906,51 +1906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lucenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3), pp.242-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1997,51 +1997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological study of perceived religious discrimination and sts consequences for a muslim population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2082,252 +2082,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping Strategies of Adults with High-Functioning Autism: A Qualitative Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évaluer les biais intergroupes envers les musulmans et leur religion : proposition d’un outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adult Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10804-017-9278-5⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro 119-120 (3), pp.191-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.119.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281817v1</w:t>
+                <w:t xml:space="preserve">hal-03287570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les biais intergroupes envers les musulmans et leur religion : proposition d’un outil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coping Strategies of Adults with High-Functioning Autism: A Qualitative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Numéro 119-120 (3), pp.191-210. </w:t>
+              <w:t xml:space="preserve">Journal of Adult Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.86--95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.119.0191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10804-017-9278-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287570v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ethno-racial segmentation jobs: the impacts of the occupational stereotypes on hiring decisions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 158 (6), pp.663-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2361,64 +2361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Descriptive, Explanatory, and Directive Information Associated with Personalised Interaction on the Attitudes toward an Adult with High-Functioning Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intellectual &amp; Developmental Disability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (1), pp.49--60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2452,64 +2452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation sociale de l'autisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2550,243 +2550,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Validation of the Multidimensional Attitude Scale Toward Persons with Disabilities (MAS): The Case of Attitudes Toward Autism and Their Moderating Factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+                <w:t xml:space="preserve">On Gender-based and Age-based Discrimination: when the social ingraining and acceptability of non discriminatory norms matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André N'Dobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.7--43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281820v1</w:t>
+                <w:t xml:space="preserve">hal-03297260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Gender-based and Age-based Discrimination: when the social ingraining and acceptability of non discriminatory norms matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André N'Dobo</w:t>
+                <w:t xml:space="preserve">French Validation of the Multidimensional Attitude Scale Toward Persons with Disabilities (MAS): The Case of Attitudes Toward Autism and Their Moderating Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ndobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (8), pp.2508--2518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-015-2417-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297260v1</w:t>
+                <w:t xml:space="preserve">hal-03281820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractiveness effect and the hidden discourse of discrimination in recruitment: The moderating role of job types and gender of applicants at stake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André N'Dobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27, pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2811,64 +2811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de la stigmatisation sociale et professionnelle des seniors : la double peine des femmes seniors en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Minorités en éducation et dans le monde du travail, 4 (1), pp.165-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2984,51 +2984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’âge et du sexe des candidats en question : une étude des biais évaluatifs et du discours de la discrimination en situation de recrutement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Faure-Levoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André N'Dobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 94, pp.285-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3075,51 +3075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification au lieu et aux pairs : quels effets sur la réussite scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gardair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je ne suis pas d’accord et je le fais savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78, pp.5-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3270,51 +3270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours de la discrimination en situation de sélection professionnelle : un exemple de persistance du biais de différenciation intergroupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gardair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3361,51 +3361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité des catégories et favoritisme endogroupe : comment le discours permet-il d'échapper à la pression normative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André N'Dobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gardair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3491,346 +3491,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sexisme comme vecteur d’inégalités et de risque : la question de l’efficacité des dispositifs de prévention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Risques et avantages de la double stigmatisation en situation de recrutement : le sort professionnel des femmes seniors en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sandrine Gaymard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Faure-Levoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Gaymard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie sociale appliquée aux grandes thématiques contemporaines - Sécurité routière, religion, environnement, discrimination, travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.159-168, 2019</w:t>
+              <w:t xml:space="preserve">, l'Harmattan, pp.147-157, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928550v1</w:t>
+                <w:t xml:space="preserve">hal-04928540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques et avantages de la double stigmatisation en situation de recrutement : le sort professionnel des femmes seniors en question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing and Blocking Double Standards for Competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Foschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie sociale appliquée aux grandes thématiques contemporaines - Sécurité routière, religion, environnement, discrimination, travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Group Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Emerald Publishing Limited, pp.19-45, 2019, Advances in Group Processes, 978-1-83867-504-2 978-1-83867-503-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S0882-614520190000036004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928540v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and Blocking Double Standards for Competence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le sexisme comme vecteur d’inégalités et de risque : la question de l’efficacité des dispositifs de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Kerleaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Gaymard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Group Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologie sociale appliquée aux grandes thématiques contemporaines - Sécurité routière, religion, environnement, discrimination, travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.159-168, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282191v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités des quartiers prioritaires : stratégies d'identification des résidents pour faire face à la discrimination résidentielle perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Derval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3885,51 +3885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islamophobie : étude psychosociale des causes et des conséquences de ce fait social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Roussiau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croyances sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Press, pp.111-125, 2018</w:t>
@@ -3971,51 +3971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de l'évaluation des candidats managers : qui a le meilleur profil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Van Daele, C.Hellemans, &amp; A. Casini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être et diversité des situations de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.253-265, 2018</w:t>
@@ -4044,51 +4044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographically based discrimination and psychological well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André N'Dobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4126,51 +4126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours de l’inégalité sexuelle dans l’accès au travail : une alternative à la pression vers la norme de non-discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Castel., E. Sales-Wuillemin., &amp; M-F. Lacassagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Sociale, communication et langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.35-50, 2011</w:t>
@@ -4238,51 +4238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gardair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André N'Dobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité et spécificités de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4307,51 +4307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les croyances religieuses : l’autre terrain des discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Roussiau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie sociale de la religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.79-90, 2008</w:t>
@@ -4380,51 +4380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles féminins et masculins non congruents : vers une évolution des représentations sociales chez les lycéens des deux sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. F. Valarié-Boy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de femmes : Processus identificatoires et contextes sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les pluriels de Psyché, pp.227-246, 1999</w:t>
@@ -4670,51 +4670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D9AD5F5"/>
+    <w:nsid w:val="0C4E8AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +4901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-ndobo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8938-7800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149231520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05543946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-024-00258-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kreienkamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wheatley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12525" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04584901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13030439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1662-9647/a000329" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2022.2133295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051919" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221130223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2143313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12657" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Kessels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2021.1885369" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12715" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.134.4.0405" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0300-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel10030144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10804-017-9278-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.119.0191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2017.1389685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13668250.2016.1262535" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0477" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2417-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03297260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; N'Dobo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndobo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2013.02.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure-Levoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.094.0285" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.078.0005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.070.0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.477.0339" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Kerleaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03282191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Foschi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0882-614520190000036004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boisselier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flor&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-ndobo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8938-7800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149231520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05543946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-024-00258-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kreienkamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wheatley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12525" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04584901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13030439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1662-9647/a000329" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2022.2133295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051919" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2143313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221130223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Kessels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2021.1885369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12715" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.134.4.0405" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12657" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0300-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel10030144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.119.0191" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10804-017-9278-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2017.1389685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13668250.2016.1262535" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0477" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03297260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; N'Dobo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2417-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndobo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2013.02.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure-Levoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.094.0285" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.078.0005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.070.0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.477.0339" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03282191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Foschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0882-614520190000036004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Kerleaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boisselier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flor&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>