--- v1 (2026-04-10)
+++ v2 (2026-05-21)
@@ -2082,222 +2082,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les biais intergroupes envers les musulmans et leur religion : proposition d’un outil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+                <w:t xml:space="preserve">Coping Strategies of Adults with High-Functioning Autism: A Qualitative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.119.0191⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adult Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.86--95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10804-017-9278-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287570v1</w:t>
+                <w:t xml:space="preserve">hal-03281817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping Strategies of Adults with High-Functioning Autism: A Qualitative Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Dachez</w:t>
+                <w:t xml:space="preserve">Évaluer les biais intergroupes envers les musulmans et leur religion : proposition d’un outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adult Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (2), pp.86--95. </w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro 119-120 (3), pp.191-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10804-017-9278-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.119.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281817v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ethno-racial segmentation jobs: the impacts of the occupational stereotypes on hiring decisions.</w:t>
               </w:r>
@@ -2361,51 +2361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Descriptive, Explanatory, and Directive Information Associated with Personalised Interaction on the Attitudes toward an Adult with High-Functioning Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2452,51 +2452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation sociale de l'autisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,51 +2638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Validation of the Multidimensional Attitude Scale Toward Persons with Disabilities (MAS): The Case of Attitudes Toward Autism and Their Moderating Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,51 +4670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C4E8AF6"/>
+    <w:nsid w:val="920CA627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +4901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-ndobo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8938-7800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149231520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05543946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-024-00258-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kreienkamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wheatley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12525" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04584901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13030439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1662-9647/a000329" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2022.2133295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051919" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2143313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221130223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Kessels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2021.1885369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12715" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.134.4.0405" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12657" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0300-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel10030144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.119.0191" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10804-017-9278-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2017.1389685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13668250.2016.1262535" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0477" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03297260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; N'Dobo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2417-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndobo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2013.02.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure-Levoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.094.0285" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.078.0005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.070.0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.477.0339" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03282191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Foschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0882-614520190000036004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Kerleaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boisselier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flor&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-ndobo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8938-7800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149231520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05543946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-024-00258-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kreienkamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wheatley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12525" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.586.0085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04584901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutoleau-Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guerrero Sastoque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13030439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapogiannis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1662-9647/a000329" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2022.2133295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12051919" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2143313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221130223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Kessels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2021.1885369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12715" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.134.4.0405" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03349646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12657" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0300-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel10030144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dachez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10804-017-9278-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03287570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.119.0191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2017.1389685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13668250.2016.1262535" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0477" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03297260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; N'Dobo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03281820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-015-2417-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndobo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2013.02.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure-Levoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.094.0285" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gardair" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marcouyeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.081.0097" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.078.0005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885677v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.070.0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.477.0339" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03282191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Foschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0882-614520190000036004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Kerleaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Derval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boisselier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flor&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>