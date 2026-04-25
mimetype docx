--- v0 (2026-03-10)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas André </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an Extended Alfvén Wing System at Enceladus: Cassini's Multi‐Instrument Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Z. Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Erik Wahlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko W Morooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025ja034657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold and Hot Electron Populations Observed by Juno ‐JADE in the Jovian Magnetodisc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarkango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Szalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (17), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL118209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BepiColombo cruise science: overview of the mission contribution to heliophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sánchez-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Z Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.114. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-025-02256-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini CAPS‐ELS Observations of Low‐Energy Electron Beams Within Enceladus Mid‐Latitude Flux Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (22), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL119448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the solar wind context during the third Mercury flyby of BepiColombo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A221. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202553870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Evolution of Electron Pitch Angle Distributions in the Inner Part of Jovian Magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.‐y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarkango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (17), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL114751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Evolution of Electron Pitch Angle Distributions in the Inner Part of Jovian Magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.‐y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarkango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (17), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL114751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M‐Shell and Local Time Variability of the Electron and Magnetic Environments at the Orbit of Callisto as Observed by the Juno and Galileo Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Liboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JA033829. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JA033829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Composition and Electron Pitch Angle Variations for Interchange Events in Jupiter's Inner Magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Szalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (20), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL116114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-Shape Analysis for Solar Energetic Particle Discrimination around Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jeanty-Ruard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3637888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a European Heliophysics Community (EHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint H Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt G G T Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (2), pp.855-879. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-43-855-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spacecraft Outgassing Observed by the BepiColombo Ion Spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fränz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self‐Consistent Model of Radial Transport in the Magnetodisks of Gas Giants Including Interhemispheric Asymmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (4), pp.105878. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023ja032233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self‐Consistent Model of Radial Transport in the Magnetodisks of Gas Giants Including Interhemispheric Asymmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (4), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comet Interceptor Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Snodgrass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Tubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyo Kawakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-01035-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04423938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juno Observations of Jupiter's Magnetodisk Plasma: Implications for Equilibrium and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.‐y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bagenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (11), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA032976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Solar Wind Velocity Spikes Measured by Solar Orbiter and Coronal Brightenings Observed by SDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanpeng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiansen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahaeddine Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968 (2), pp.L28. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad4eda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Electrons Accelerated by the Ganymede-Magnetosphere Interaction: Survey of Juno High-Latitude Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Szalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA032604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and Spatial Variability of the Electron Environment at the Orbit of Ganymede as Observed by Juno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelcener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juno Observations of Jupiter's Magnetodisk Plasma: Implications for Equilibrium and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.‐y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bagenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (11), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA032976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRLS-12. Efficacy and safety of entrectinib in children with NTRK or ROS1 fusion-positive (FP) primary central nervous system (CNS) tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanmin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (Supplement_4), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/neuonc/noae064.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helio1D modeling of temporal variation of solar wind: Interfacing between MULTI-VP and 1D MHD for future operational forecasting at L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rungployphan Kieokaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Samara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.19. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2024018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and Spatial Variability of the Electron Environment at the Orbit of Ganymede as Observed by Juno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelcener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venusian ion escape under extreme conditions: A dynamic pressure and temperature simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Katrougkalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691 (November), pp.A206. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04786773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of the Hermean magnetosphere revealed by electron observations from the Mercury electron analyzer after the first three Mercury flybys of BepiColombo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐andré Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A243. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Entry of Low‐Energy Ions Into Mercury’s Magnetosphere: BepiColombo Mio’s Third Flyby Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (8), pp.316. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA032751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04801634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Jovian Current Sheet Models on the Mapping of the UV Auroral Footprints of Io, Europa, and Ganymede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Electrons Accelerated by the Ganymede‐Magnetosphere Interaction: Survey of Juno High‐Latitude Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Szalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA032604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Non‐Monotonic and Broadband Electron Distributions in the Europa Footprint Tail Revealed by Juno In Situ Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Szalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (12), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STELLA — In situ Investigations of the Very Local Interstellar Medium. Decadal Survey for Solar and Space Physics (Heliophysics) 2024-2033 white paper e-id. 433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert F Wimmer‐schweingruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stas Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus C. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (3), pp.e-id. 433. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.c0dc7f0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04220376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Solar Wind Variations on the Shapes of Venus’ Plasma Boundaries Based on Venus Express Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Signoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Futaana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 954 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ace7b1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fast and low-noise front-end electronics developed for the measurements of low- and medium-energy charged particles in space plasma environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (7), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0144974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVEN Proton Observations Near the Martian Moon Phobos: Does Phobos Backscatter Solar Wind Protons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (23), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, 268 (12pp). </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03895409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic Cosmic Rays at Mars and Venus: Temporal Variations from Hours to Decades Measured as the Background Signal of Onboard Microchannel Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Futaana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Shimoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 940 (2), pp.178. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac9a49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetosphere‐Ionosphere‐Thermosphere Coupling study at Jupiter Based on Juno’s First 30 Orbits and Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Saati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JA030586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BepiColombo Mio Observations of Low‐Energy Ions During the First Mercury Flyby: Initial Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moa Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (17), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL100279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron acceleration driven by the lower-hybrid-drift instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Lavorenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A20. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venus's induced magnetosphere during active solar wind conditions at BepiColombo's Venus 1 flyby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Volwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sánchez-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.811-831. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-39-811-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-flight Calibration and Near-Earth Commissioning Results of the Mercury Plasma Particle Experiment (MPPE) Onboard MMO (Mio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Hirahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stas Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217 (5), pp.70. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-021-00839-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The in-situ exploration of Jupiter’s radiation belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Allanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09801-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Europa Mission (JEM): A Multiscale, Multi-Platform Mission to Characterize Europa's Habitability and Search for Extant Life. A White Paper prepared for the NAS 2023-2032 Decadal Survey for Planetary Science and Astrobiology August 15th, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Prieto-Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gomez-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), pp.e-id. 380. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.a4c47358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03566189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-comparison of global simulation models applied to Mercury's dayside magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa S Griton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahab Fatemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Exner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Deca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 198 (April), pp.105176. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551111v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cometary plasma science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09783-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03320508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of non-adiabatic energization and transport in Kelvin-Helmholtz vortices 2 at Mercury Key words: Mercury's magnetosphere, Kelvin-Helmholtz instability, particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique C. Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.105079. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2020.105079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Europa Mission (JEM) a multi-scale study of Europa to characterize its habitability and search for extant life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Prieto-Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gómez-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint D. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.104960. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2020.104960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02883533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Data Processor Aboard the BepiColombo Mio Spacecraft: Design and Scientific Operation Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumasa Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Takashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoya Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadatoshi Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (3), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00658-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02556374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASER: A Science Ready Toolbox for Low Frequency Radio Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice Giant Systems: The scientific potential of orbital missions to Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravit Helled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.105030. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2020.105030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESSENGER Observations of Planetary Ion Characteristics in the Vicinity of Kelvin‐Helmholtz Vortices at Mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim M. Raines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique C. Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (10), </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JA027871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02968170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVEN and MEX multi‐instrument study of the dayside of the Martian induced magnetospheric structure revealed by pressure analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika K. G. Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.8564-8589. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA026954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02318363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetodisc model service for planetary space weather studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.A24. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2019022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LatHyS database for planetary plasma environment investigations: Overview and a case study of data/model comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01480584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: A community-driven Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.65-85. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of the Martian atmosphere to space: Present-day loss rates determined from MAVEN observations and integrated loss through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce M. Jakosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Brain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Chaffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon M. Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Deighan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 315, pp.146-157. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01807507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science data visualization in planetary and heliospheric contexts with 3DView</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.111-130. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01566291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of Jupiter's aurora observed by Hisaki/EXCEED: 2. Estimations of auroral parameters and magnetospheric dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihiro Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah V. Badman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuminori Tsuchiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.4055-4071. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JA021272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of Jupiter's aurora observed by Hisaki/EXCEED: 1. Observed characteristics of the auroral electron energies compared with observations performed using HST/STIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihiro Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah V. Badman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Yoshioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.4041-4054. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JA021271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSS (Outer Solar System): A fundamental and planetary physics mission to Neptune, Triton and the Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda J. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami W. Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.203-242. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-012-9309-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranus Pathfinder: exploring the origins and evolution of Ice Giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Arridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig B. Agnor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2-3), pp.753-791. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9251-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmaspheric Density Structures and Dynamics: Properties Observed by the CLUSTER and IMAGE Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpenter Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iannis Dandouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 145 (1-2), pp.55-106. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-008-9438-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02510322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPLACE: A mission to Europa and the Jupiter System for ESA's Cosmic Vision Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reta Beebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.849-892. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9127-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha moments determination with Solar Orbiter/PAS: Method and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ Heliospheric Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. https://helio-insitu.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDPP 3DView web-service for SMILE SXI synthetic X-ray observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Koutroumpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuyu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNST2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Neutral Atoms at Ganymede and Europa : preparation to the JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baskevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Liboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNST2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The third BepiColombo flyby to Mercury: ground based observation of the exosphere and in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Massetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario del Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Milillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BepiColombo First Mercury Fly-by: first taste of the mission results on investigation of the environment around the planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Milillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercury 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03769829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron dynamics at Mercury: acceleration, circulation and precipitation processes using a global fully-kinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Lavorenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Deca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercury 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03768686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape and precipitation of planetary ions at Mercury under different solar wind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moa Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Raines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercury 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03768595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetosphere-Ionosphere-Thermosphere Coupling study at Jupiter Based on Juno First 30 Orbits and Modelling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariah Al Saati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STELLA – A proposal for Europe’s contribution to a possible Interstellar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert F. Wimmer-Schweingruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert T. Wicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Iess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.SH22C-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03912805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape and precipitation of planetary ions at Mercury under different solar wind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moa Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Raines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022 (ESC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. pp.EPSC2022-902, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04451714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of time-variable solar wind on the response of Mercury's magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Slavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03324591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Data in the Virtual Observatory: VESPA (Virtual European Solar and Planetary Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tomasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Planetary Data Workshop (PDW) and 2nd Planetary Science Informatics &amp; Data Analytics (PSIDA) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03443277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): Progress and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, France. pp.EPSC2020-190, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESSENGER observations of planetary ion characteristics within Kelvin-Helmholtz vortices at Mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim M. Raines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meetin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, a planetary science virtual observatory corner stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2018, 42nd Committee on Space Research Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02420189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Developing the Planetary Science Virtual Observatory in H2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Di Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.IN33E-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01248550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status of MPPE (Mercury Plasma Particle Experiment) onBepiColombo/MMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Hirahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stas Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre Ganymède et le plasma jovien : approche multi­grille dans un code hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier national sur les magnétosphères planétaires comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01147813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Multi-Grids Approach into a Parallelized Hybrid Model to Describe Ganymede's Interaction with the Jovian Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.SM51F-4307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europlanet-IDIS Data model: a Data Model for a Planetology Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"PV2011" Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURE ET DYNAMIQUE DES MAGNETOSPHERES PLANETAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse 3, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04956082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cometary Plasma Science -- A White Paper in response to the Voyage 2050 Call by the European Space Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herber Gunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Volwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders I. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IN-SITU EXPLORATION OF JUPITER'S RADIATION BELTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Allanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for (bio)chemical complexity in icy satellites, with a focus on Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Prieto-Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gomez-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Amils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Belenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar System Ice Giants: Exoplanets in our Backyard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carey Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Izenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONDES ET INSTABILITÉS BASSE-FRÉQUENCE DANS UN PLASMA GYROTROPE. APPLICATION À L'INSTABILITÉ D'INTERCHANGE DANS LES MAGNÉTOSPHERES DES PLANETES GÉANTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse III, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas André </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an Extended Alfvén Wing System at Enceladus: Cassini's Multi‐Instrument Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Z. Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Erik Wahlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiko W Morooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025ja034657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Composition and Electron Pitch Angle Variations for Interchange Events in Jupiter's Inner Magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Szalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (20), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL116114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-Shape Analysis for Solar Energetic Particle Discrimination around Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jeanty-Ruard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3637888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a European Heliophysics Community (EHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dudok de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint H Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt G G T Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (2), pp.855-879. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-43-855-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BepiColombo cruise science: overview of the mission contribution to heliophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sánchez-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Z Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.114. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-025-02256-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold and Hot Electron Populations Observed by Juno ‐JADE in the Jovian Magnetodisc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarkango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Szalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (17), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL118209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the solar wind context during the third Mercury flyby of BepiColombo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A221. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202553870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassini CAPS‐ELS Observations of Low‐Energy Electron Beams Within Enceladus Mid‐Latitude Flux Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (22), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL119448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M‐Shell and Local Time Variability of the Electron and Magnetic Environments at the Orbit of Callisto as Observed by the Juno and Galileo Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Liboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JA033829. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JA033829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Evolution of Electron Pitch Angle Distributions in the Inner Part of Jovian Magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.‐y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarkango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (17), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL114751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Evolution of Electron Pitch Angle Distributions in the Inner Part of Jovian Magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.‐y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarkango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (17), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL114751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Jovian Current Sheet Models on the Mapping of the UV Auroral Footprints of Io, Europa, and Ganymede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juno Observations of Jupiter's Magnetodisk Plasma: Implications for Equilibrium and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.‐y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bagenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (11), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA032976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Solar Wind Velocity Spikes Measured by Solar Orbiter and Coronal Brightenings Observed by SDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanpeng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiansen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahaeddine Gannouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Réville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968 (2), pp.L28. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad4eda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Electrons Accelerated by the Ganymede-Magnetosphere Interaction: Survey of Juno High-Latitude Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Szalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA032604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spacecraft Outgassing Observed by the BepiColombo Ion Spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fränz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self‐Consistent Model of Radial Transport in the Magnetodisks of Gas Giants Including Interhemispheric Asymmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (4), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self‐Consistent Model of Radial Transport in the Magnetodisks of Gas Giants Including Interhemispheric Asymmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (4), pp.105878. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023ja032233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comet Interceptor Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Snodgrass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Tubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyo Kawakita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-01035-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04423938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and Spatial Variability of the Electron Environment at the Orbit of Ganymede as Observed by Juno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelcener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juno Observations of Jupiter's Magnetodisk Plasma: Implications for Equilibrium and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.‐y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bagenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (11), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA032976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helio1D modeling of temporal variation of solar wind: Interfacing between MULTI-VP and 1D MHD for future operational forecasting at L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rungployphan Kieokaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Samara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.19. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2024018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRLS-12. Efficacy and safety of entrectinib in children with NTRK or ROS1 fusion-positive (FP) primary central nervous system (CNS) tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Bagchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Desai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanmin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (Supplement_4), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/neuonc/noae064.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of the Hermean magnetosphere revealed by electron observations from the Mercury electron analyzer after the first three Mercury flybys of BepiColombo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐andré Sauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A243. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and Spatial Variability of the Electron Environment at the Orbit of Ganymede as Observed by Juno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelcener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JA032043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venusian ion escape under extreme conditions: A dynamic pressure and temperature simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Katrougkalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691 (November), pp.A206. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04786773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Entry of Low‐Energy Ions Into Mercury’s Magnetosphere: BepiColombo Mio’s Third Flyby Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (8), pp.316. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JA032751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04801634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Solar Wind Variations on the Shapes of Venus’ Plasma Boundaries Based on Venus Express Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Signoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Futaana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 954 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ace7b1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fast and low-noise front-end electronics developed for the measurements of low- and medium-energy charged particles in space plasma environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (7), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0144974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Non‐Monotonic and Broadband Electron Distributions in the Europa Footprint Tail Revealed by Juno In Situ Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Szalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (12), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STELLA — In situ Investigations of the Very Local Interstellar Medium. Decadal Survey for Solar and Space Physics (Heliophysics) 2024-2033 white paper e-id. 433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert F Wimmer‐schweingruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stas Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus C. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Horbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (3), pp.e-id. 433. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.c0dc7f0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04220376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BepiColombo Mio Observations of Low‐Energy Ions During the First Mercury Flyby: Initial Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moa Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (17), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL100279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVEN Proton Observations Near the Martian Moon Phobos: Does Phobos Backscatter Solar Wind Protons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (23), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moonraker: Enceladus Multiple Flyby Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, 268 (12pp). </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac9c03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03895409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic Cosmic Rays at Mars and Venus: Temporal Variations from Hours to Decades Measured as the Background Signal of Onboard Microchannel Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Futaana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Shimoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 940 (2), pp.178. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac9a49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetosphere‐Ionosphere‐Thermosphere Coupling study at Jupiter Based on Juno’s First 30 Orbits and Modeling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Saati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JA030586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venus's induced magnetosphere during active solar wind conditions at BepiColombo's Venus 1 flyby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Volwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sánchez-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.811-831. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-39-811-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-flight Calibration and Near-Earth Commissioning Results of the Mercury Plasma Particle Experiment (MPPE) Onboard MMO (Mio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Hirahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stas Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217 (5), pp.70. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-021-00839-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The in-situ exploration of Jupiter’s radiation belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Allanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09801-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron acceleration driven by the lower-hybrid-drift instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Lavorenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A20. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Europa Mission (JEM): A Multiscale, Multi-Platform Mission to Characterize Europa's Habitability and Search for Extant Life. A White Paper prepared for the NAS 2023-2032 Decadal Survey for Planetary Science and Astrobiology August 15th, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Prieto-Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gomez-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), pp.e-id. 380. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.a4c47358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03566189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cometary plasma science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Volwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09783-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03320508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-comparison of global simulation models applied to Mercury's dayside magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa S Griton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahab Fatemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Exner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Deca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 198 (April), pp.105176. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551111v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASER: A Science Ready Toolbox for Low Frequency Radio Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of non-adiabatic energization and transport in Kelvin-Helmholtz vortices 2 at Mercury Key words: Mercury's magnetosphere, Kelvin-Helmholtz instability, particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique C. Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.105079. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2020.105079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Data Processor Aboard the BepiColombo Mio Spacecraft: Design and Scientific Operation Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumasa Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Takashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoya Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadatoshi Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (3), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00658-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02556374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Europa Mission (JEM) a multi-scale study of Europa to characterize its habitability and search for extant life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Prieto-Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gómez-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint D. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193, pp.104960. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2020.104960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02883533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESSENGER Observations of Planetary Ion Characteristics in the Vicinity of Kelvin‐Helmholtz Vortices at Mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim M. Raines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique C. Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (10), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JA027871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02968170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice Giant Systems: The scientific potential of orbital missions to Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravit Helled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraint Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.105030. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2020.105030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAVEN and MEX multi‐instrument study of the dayside of the Martian induced magnetospheric structure revealed by pressure analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika K. G. Holmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.8564-8589. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JA026954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02318363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetodisc model service for planetary space weather studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.A24. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2019022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science data visualization in planetary and heliospheric contexts with 3DView</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.111-130. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01566291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of the Martian atmosphere to space: Present-day loss rates determined from MAVEN observations and integrated loss through time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce M. Jakosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Brain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Chaffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon M. Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Deighan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 315, pp.146-157. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01807507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LatHyS database for planetary plasma environment investigations: Overview and a case study of data/model comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01480584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: A community-driven Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.65-85. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of Jupiter's aurora observed by Hisaki/EXCEED: 1. Observed characteristics of the auroral electron energies compared with observations performed using HST/STIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihiro Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah V. Badman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Go Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Yoshioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.4041-4054. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JA021271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of Jupiter's aurora observed by Hisaki/EXCEED: 2. Estimations of auroral parameters and magnetospheric dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihiro Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah V. Badman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuminori Tsuchiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.4055-4071. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JA021272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSS (Outer Solar System): A fundamental and planetary physics mission to Neptune, Triton and the Kuiper Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda J. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami W. Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.203-242. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-012-9309-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranus Pathfinder: exploring the origins and evolution of Ice Giant planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Arridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig B. Agnor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin H. Baines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2-3), pp.753-791. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9251-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPLACE: A mission to Europa and the Jupiter System for ESA's Cosmic Vision Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sushil Atreya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reta Beebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.849-892. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9127-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmaspheric Density Structures and Dynamics: Properties Observed by the CLUSTER and IMAGE Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Darrouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpenter Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iannis Dandouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 145 (1-2), pp.55-106. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-008-9438-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02510322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha moments determination with Solar Orbiter/PAS: Method and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ Heliospheric Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. https://helio-insitu.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Neutral Atoms at Ganymede and Europa : preparation to the JUICE mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baskevitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Liboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNST2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDPP 3DView web-service for SMILE SXI synthetic X-ray observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Koutroumpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuyu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNST2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The third BepiColombo flyby to Mercury: ground based observation of the exosphere and in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Massetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario del Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Milillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape and precipitation of planetary ions at Mercury under different solar wind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moa Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Raines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022 (ESC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. pp.EPSC2022-902, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04451714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetosphere-Ionosphere-Thermosphere Coupling study at Jupiter Based on Juno First 30 Orbits and Modelling Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariah Al Saati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STELLA – A proposal for Europe’s contribution to a possible Interstellar Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert F. Wimmer-Schweingruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert T. Wicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lavraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Iess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.SH22C-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03912805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape and precipitation of planetary ions at Mercury under different solar wind conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moa Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Raines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercury 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03768595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BepiColombo First Mercury Fly-by: first taste of the mission results on investigation of the environment around the planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Milillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercury 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France. pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03769829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron dynamics at Mercury: acceleration, circulation and precipitation processes using a global fully-kinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Lavorenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Deca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercury 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03768686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Data in the Virtual Observatory: VESPA (Virtual European Solar and Planetary Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tomasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Planetary Data Workshop (PDW) and 2nd Planetary Science Informatics &amp; Data Analytics (PSIDA) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03443277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of time-variable solar wind on the response of Mercury's magnetosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Slavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03324591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): Progress and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, France. pp.EPSC2020-190, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESSENGER observations of planetary ion characteristics within Kelvin-Helmholtz vortices at Mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim M. Raines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meetin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, a planetary science virtual observatory corner stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2018, 42nd Committee on Space Research Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02420189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre Ganymède et le plasma jovien : approche multi­grille dans un code hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier national sur les magnétosphères planétaires comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01147813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Developing the Planetary Science Virtual Observatory in H2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Di Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.IN33E-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01248550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status of MPPE (Mercury Plasma Particle Experiment) onBepiColombo/MMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Hirahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stas Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Multi-Grids Approach into a Parallelized Hybrid Model to Describe Ganymede's Interaction with the Jovian Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.SM51F-4307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europlanet-IDIS Data model: a Data Model for a Planetology Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aboudarham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Bourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"PV2011" Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURE ET DYNAMIQUE DES MAGNETOSPHERES PLANETAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse 3, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04956082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cometary Plasma Science -- A White Paper in response to the Voyage 2050 Call by the European Space Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herber Gunell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Volwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders I. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for (bio)chemical complexity in icy satellites, with a focus on Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Prieto-Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gomez-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Amils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Belenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IN-SITU EXPLORATION OF JUPITER'S RADIATION BELTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Allanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Branduardi-Raymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar System Ice Giants: Exoplanets in our Backyard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carey Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Izenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONDES ET INSTABILITÉS BASSE-FRÉQUENCE DANS UN PLASMA GYROTROPE. APPLICATION À L'INSTABILITÉ D'INTERCHANGE DANS LES MAGNÉTOSPHERES DES PLANETES GÉANTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse III, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z. Hadid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko W Morooka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ja034657" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarkango" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szalay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poppe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin N&#233;non" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL118209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z Hadid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sae Aizawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Murakami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Bamba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02256-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL119448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rojo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R&#233;ville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varsani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8208;y. Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rabia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Liboux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA033829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devinat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116114" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeanty-Ruard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devoto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3637888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Nakamura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint H Jones" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt G G T Taylor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-43-855-2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933803v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devinat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ja032233" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032233" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04423938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Jones" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Snodgrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Tubiana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#252;ppers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyo Kawakita" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01035-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bagenal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032976" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanpeng Hou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rouillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaeddine Gannouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;ville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad4eda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. N&#233;non" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Szalay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032604" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792026v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelcener" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Bagchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Robinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Desai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanmin Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae064.165" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungployphan Kieokaew" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pinto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Indurain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2024018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04786773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Katrougkalou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Persson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aizawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449326" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396574v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;andr&#233; Sauvaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449450" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Harada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Saito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delcourt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032751" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos-Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378580v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Szalay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103131" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04220376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Wimmer&#8208;schweingruber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stas Barabash" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus C. Brandt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Horbury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.c0dc7f0d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263524v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Signoles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Futaana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aizawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ace7b1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthom&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devoto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144974" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299646v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmati" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307496v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Futaana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Shimoyama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieser" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karlsson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Andersson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9a49" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03806919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Saati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030586" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03806925v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa Persson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100279" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lavorenti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Califano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141049" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Volwerk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heyner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-39-811-2021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396007v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Hirahara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00839-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Allanson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Bertucci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09801-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Prieto-Ballesteros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gomez-Elvira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.a4c47358" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551111v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S Griton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Fatemi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Exner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Deca" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105176" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320508v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Goetz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gunell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volwerk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beth" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eriksson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09783-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550570v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique C. Delcourt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Terada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105079" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02883533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G&#243;mez-Elvira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint D. Jones" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.104960" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02556374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takashima" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoya Matsuda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadatoshi Eguchi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Endo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00658-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228972v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Loh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Savalle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Helled" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02968170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M. Raines" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA027871" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02318363v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika K. G. Holmberg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Andersson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026954" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350048v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Achilleos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Sorba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2019022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480584v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hess" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leclercq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.02.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pio Rossi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Capria" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.05.013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01807507v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M. Jakosky" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Chaffin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon M. Curry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Deighan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.05.030" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56BPN1GW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01566291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beigbeder" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popescu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufourg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gangloff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.07.007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670234v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Tao" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Kimura" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V. Badman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Tsuchiya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JA021272" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670235v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Yoshioka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JA021271" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598209v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. Spilker" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Anderson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami W. Asmar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9309-y" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629831v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Arridge" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig B. Agnor" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. Baines" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9251-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53KS3305-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02510322v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Darrouzet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gallagher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpenter Donald" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Dandouras" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9438-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7T8WDG4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388802v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Atreya" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reta Beebe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9127-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497623v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louarn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Fedorov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barthe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926871v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Koutroumpa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933470v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baskevitch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281473v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mangano" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Massetti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario del Moro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Di Bartolomeo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Milillo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1067" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769829v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768595v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Raines" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948271v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariah Al Saati" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Wang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8268" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912805v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Wimmer-Schweingruber" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Barabash" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T. Wicks" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04451714v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-902" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324591v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Slavin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-531" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03443277v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rossi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomasik" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466082v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brandt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-190" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530139v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02420189v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01248550v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Di Capria" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01147813v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113530v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670698v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aboudarham" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourrel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04956082v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte G&#246;tz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herber Gunell" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beth" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders I. Eriksson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409069v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358313v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amils" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Belenguer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360656v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Rymer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mandt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hurley" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Lisse" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Izenberg" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010486v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z. Hadid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko W Morooka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roussos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ja034657" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devinat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szalay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeanty-Ruard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin N&#233;non" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3637888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Nakamura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint H Jones" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt G G T Taylor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-43-855-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z Hadid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sae Aizawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Murakami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Bamba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02256-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarkango" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poppe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL118209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rojo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R&#233;ville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varsani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553870" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL119448" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Liboux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Modolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JA033829" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8208;y. Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rabia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114751" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. N&#233;non" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos-Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bagenal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032976" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanpeng Hou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rouillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaeddine Gannouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R&#233;ville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad4eda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Szalay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032604" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devinat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032233" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933803v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ja032233" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04423938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Jones" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Snodgrass" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Tubiana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#252;ppers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyo Kawakita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01035-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelcener" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JA032043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungployphan Kieokaew" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Pinto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Indurain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2024018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Bagchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Robinson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Desai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming Wu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanmin Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae064.165" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;andr&#233; Sauvaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449450" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05378581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04786773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Katrougkalou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Persson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aizawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449326" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04801634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Harada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Saito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delcourt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JA032751" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Signoles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Futaana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aizawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ace7b1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthom&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0144974" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Szalay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103131" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04220376v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Wimmer&#8208;schweingruber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stas Barabash" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus C. Brandt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Horbury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.c0dc7f0d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03806925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moa Persson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100279" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03895409v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boithias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac9c03" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307496v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Futaana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Shimoyama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karlsson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Andersson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9a49" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03806919v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Saati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JA030586" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672403v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Volwerk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heyner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-39-811-2021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396007v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Hirahara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-021-00839-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433567v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Allanson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Bertucci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Branduardi-Raymont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09801-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313391v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lavorenti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Califano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141049" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Prieto-Ballesteros" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gomez-Elvira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.a4c47358" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320508v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Goetz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gunell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volwerk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eriksson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09783-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551111v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S Griton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Fatemi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Exner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Deca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105176" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228972v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Loh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Savalle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550570v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique C. Delcourt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Terada" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105079" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02556374v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takashima" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoya Matsuda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadatoshi Eguchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Endo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00658-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02883533v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G&#243;mez-Elvira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint D. Jones" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.104960" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02968170v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim M. Raines" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA027871" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969438v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Helled" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105030" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02318363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika K. G. Holmberg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Andersson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026954" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350048v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Achilleos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Sorba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2019022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01566291v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beigbeder" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popescu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufourg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gangloff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.07.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01807507v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M. Jakosky" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Chaffin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon M. Curry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Deighan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.05.030" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56BPN1GW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480584v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hess" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leclercq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.02.015" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360661v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pio Rossi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Capria" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.05.013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670235v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Tao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Kimura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V. Badman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Yoshioka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JA021271" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Tsuchiya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JA021272" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598209v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. Spilker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Anderson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami W. Asmar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9309-y" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Arridge" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig B. Agnor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H. Baines" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9251-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53KS3305-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388802v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Atreya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reta Beebe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9127-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02510322v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Darrouzet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gallagher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpenter Donald" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Dandouras" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9438-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7T8WDG4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497623v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louarn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Fedorov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barthe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933470v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baskevitch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926871v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Koutroumpa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281473v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mangano" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Massetti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario del Moro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Di Bartolomeo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Milillo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1067" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04451714v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Raines" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-902" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948271v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariah Al Saati" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Wang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Louis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8268" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912805v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Wimmer-Schweingruber" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Barabash" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T. Wicks" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Iess" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768595v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769829v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barabash" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768686v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03443277v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rossi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomasik" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324591v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Slavin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-531" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466082v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brandt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-190" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530139v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02420189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01147813v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01248550v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Di Capria" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113530v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670698v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aboudarham" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourrel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04956082v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360652v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte G&#246;tz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herber Gunell" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beth" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders I. Eriksson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358313v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Amils" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Belenguer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409069v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360656v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Rymer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mandt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hurley" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carey Lisse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Izenberg" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010486v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>