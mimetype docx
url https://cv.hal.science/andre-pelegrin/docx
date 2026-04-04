--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Pèlegrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9254-2648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-3167-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and selection of optimal ErbB-targeting bispecific antibodies in pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dhommée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1168444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinoembryonic Antigen–Related Cell Adhesion Molecule Type 5 Receptor–Targeted Fluorescent Intraoperative Molecular Imaging Tracer for Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feredun Azari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben P J Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.e2252885. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2022.52885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Biologics’ Effectiveness in Clinical Oncology: From the Combination of Two Monoclonal Antibodies to Oligoclonal Antibody Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (18), pp.4620. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13184620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral activity of the Pan-HER (Sym013) antibody mixture in gemcitabine-resistant pancreatic cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1914883. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2021.1914883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Müllerian hormone (AMH) autocrine signaling promotes survival and proliferation of ovarian cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.2231. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81819-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Müllerian hormone concentration regulates activin receptor-like kinase-2/3 expression levels with opposing effects on ovarian cancer cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3892/ijo.2021.5223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal CEA-Targeted Image-Guided Colorectal Cancer Surgery using 111In-Labeled SGM-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Marie de Gooyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortuné M.K. Elekonawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel van der Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (22), pp.5934-5942. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-20-2255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biasing HER4 tyrosine kinase signaling with antibodies: Induction of cell death by antibody‐dependent HER4 intracellular domain trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (7), pp.2508-2525. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cas.14458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of HER1, HER2 and HER3 by time-resolved Förster resonance energy transfer in FFPE triple-negative breast cancer samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ho-Pun-Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissière-Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Simony-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (3), pp.397-404. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-019-0670-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Anti-Tumor Efficacy of the Dual HER3-EGFR Antibody MEHD7945a Combined with Ionizing Irradiation in Cervical Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Demontoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (5), pp.1039-1051. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2019.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity and pharmacokinetic profile of SGM-101, a fluorescent anti-CEA chimeric antibody for fluorescence imaging of tumors in patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.409--415. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxrep.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targets for MAbs: innovative approaches for their discovery & validation, LabEx MAbImprove 6 th antibody industrial symposium, June 25-26, 2018, Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Turtoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.812-825. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2019.1612691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic analysis reveals AK2 as potential biomarker for late normal tissue radiotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.142. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13014-019-1351-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recycling anti-transferrin receptor-1 monoclonal antibody as an efficient therapy for erythroleukemia through target up-regulation and antibody-dependent cytotoxic effector functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2018.1564510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITCH-dependent proteasomal degradation of c-FLIP induced by the anti-HER3 antibody 9F7-F11 promotes DR5/caspase 8-mediated apoptosis of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12964-019-0413-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02280785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An auristatin‐based antibody‐drug conjugate targeting HER3 enhances the radiation response in pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (7), pp.1838-1851. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.32273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02074060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Guided Surgery in Patients with Pancreatic Cancer: First Results of a Clinical Trial Using SGM-101, a Novel Carcinoembryonic Antigen-Targeting, Near-Infrared Fluorescent Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoogstins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Boogerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babs Sibinga Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sven D. Mieog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Jan Swijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (11), pp.3350-3357. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1245/s10434-018-6655-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and effectiveness of SGM-101, a fluorescent antibody targeting carcinoembryonic antigen, for intraoperative detection of colorectal cancer: a dose-escalation pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Boogerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoogstins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Kusters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henricus Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(17)30395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the NRG1/HER3 pathway in tumor cells and cancer-associated fibroblasts with an anti-neuregulin 1 antibody inhibits tumor growth in pre-clinical models of pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Canterel-Thouennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.227-236. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-drug conjugates: Design and development for therapy and imaging in and beyond cancer, LabEx MAbImprove industrial workshop, July 27–28, 2017, Tours, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.210-221. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2017.1412130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Activity of Anti-AXL Antibody against Triple-Negative Breast Cancer Patient-Derived Xenografts and Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Radosevic-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2806 - 2816. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The humanized anti-human AMHRII mAb 3C23K exerts an anti-tumor activity against human ovarian cancer through tumor-associated macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Bougherara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariba Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (59), pp.99950-99965. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.21556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGM-101: An innovative near-infrared dye-antibody conjugate that targets CEA for fluorescence-guided surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boonstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suronc.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuregulin 1 Allosterically Enhances the Antitumor Effects of the Noncompeting Anti-HER3 Antibody 9F7-F11 by Increasing Its Binding to HER3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (7), pp.1312-1323. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-tumor efficacy of 3C23K, a glyco-engineered humanized anti-MISRII antibody, in an ovarian cancer model is mainly mediated by engagement of immune effector cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (23), pp.37061-37079. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.15715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnane X-receptor promotes stem cell-mediated colon cancer relapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (35), pp.56558-56573. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.10646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocrine Secretion of Progastrin Promotes the Survival and Self-Renewal of Colon Cancer Stem-like Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pascussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Louise Lagerqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (12), pp.3618 - 3628. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-HER3 (ErbB3) therapeutic antibody 9F7-F11 induces HER3 ubiquitination and degradation in tumors through JNK1/2- dependent ITCH/AIP4 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (24), pp.37013-37029. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.9455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T lymphocytes to predict radiation-induced late effects in normal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14737159.2017.1271715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent or sequential letrozole with adjuvant breast radiotherapy: final results of the CO-HO-RT phase II randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.474-480. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdv602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual targeting of HER1/EGFR and HER2 with cetuximab and trastuzumab in patients with metastatic pancreatic cancer after gemcitabine failure: results of the &amp;quot;THERAPY&amp;quot;phase 1-2 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tubiana-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (14), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.3473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of HER3 targeting in cancer using monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abdul-Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maicol Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshit Lindzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.839-844. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1423645112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HER3/ERBB3 receptor: the dark side of the ERBB planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (5), pp.465-468. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153105002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralization of KIT Oncogenic Signaling in Leukemia with Antibodies Targeting KIT Membrane Proximal Domain 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (11), pp.2595-2605. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-15-0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced CD8 T-lymphocyte Apoptosis as a Predictor of Breast Fibrosis After Radiotherapy: Results of the Prospective Multicenter French Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (12), pp.1965-1973. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late side-effects after curative intent radiotherapy: Identification of hypersensitive patients for personalized strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.312-319. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical validation of AXL receptor as a target for antibody-based pancreatic cancer immunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (47), pp.5405-14. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2013.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00916587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HER3 as biomarker and therapeutic target in pancreatic cancer: new insights in pertuzumab therapy in preclinical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (16), pp.7138-7148. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.2231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAbImprove: a French &amp;quot;Laboratoire d'excellence&amp;quot; (LabEx) dedicated to therapeutic antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Pelegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.803--4. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.29262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage-centered signaling pathways are effectively activated during low dose-rate Auger radioimmunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 Suppl, pp.e75-83. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00981411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human Mullerian inhibiting substance type II receptor as immunotherapy target for ovarian cancer. Validation using the mAb 12G4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1314--26. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.29316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides in Receptor-Mediated Radiotherapy: From Design to the Clinical Application in Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.332. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2013.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Internalizing Anti-HER2 mAbs and Non-Internalizing Anti-CEA mAbs in Alpha-Radioimmunotherapy of Small Volume Peritoneal Carcinomatosis Using (2) (1) (2)Pb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69613. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoptosis and p53 are not involved in the anti-tumor efficacy of (125)I-labeled monoclonal antibodies targeting the cell membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HER3 domain 1 and 3 antibodies reduce tumor growth by hindering HER2/HER3 dimerization and AKT-induced MDM2, XIAP, and FoxO1 phosphorylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.335-47. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1593/neo.121960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensibilité individuelle : les tests vont changer nos pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (5-6), pp.337-343. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2013.07.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-domain antibody-based and linker-free bispecific antibodies targeting FcγRIII induce potent antitumor activity without recruiting regulatory T cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Petiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (8), pp.1481-1491. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Pancreatic Carcinoma, Dual EGFR/HER2 Targeting with Cetuximab/Trastuzumab Is More Effective than Treatment with Trastuzumab/Erlotinib or Lapatinib Alone: Implication of Receptors' Down-regulation and Dimers' Disruption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.121-30. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1593/neo.111602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00682017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence resonance energy transfer (TR-FRET) to analyze the disruption of EGFR/HER2 dimers: a new method to evaluate the efficiency of targeted therapy using monoclonal antibodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallaghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peyrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (13), pp.11337-45. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.223503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00576598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD4 ligation excludes the Carma1-Bcl10-MALT1 complex from GM1-positive membrane rafts in CD3/CD28 activated T cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 270 (1), pp.40-6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2011.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00588709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical radioimmunotherapy-the role of radiobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (12), pp.720--734. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrclinonc.2011.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination with human anti-trastuzumab anti-idiotype scFv reverses HER2 immunological tolerance and induces tumor immunity in MMTV.f.huHER2(Fo5) mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Corgnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.R17. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr2826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00649414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HER2 vaccines: new prospects for breast cancer therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (9), pp.1295-312. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00262-010-0869-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00491487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclization of peptides through a urea bond: application to the Arg-Gly-Asp tripeptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.1083-92. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201000062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00482710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symplekin promotes tumorigenicity by up-regulating claudin-2 expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Darido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Raye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (6), pp.2628-2633. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0903747107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lipid-modulating effects of a CD4-specific recombinant antibody correlate with ZAP-70 segregation outside membrane rafts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (2), pp.62-9. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imlet.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00508402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cetuximab and trastuzumab are superior to gemcitabine in the treatment of human pancreatic carcinoma xenografts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault-Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ho-Pun-Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.98-103. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdp496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00431431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief intraperitoneal radioimmunotherapy of small peritoneal carcinomatosis using high activities of noninternalizing 125I-labeled monoclonal antibodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (11), pp.1748-55. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.110.080226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00531603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anti-HER2 vaccines: The HER2 immunotargeting future?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha-Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00396298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A llama single domain anti-idiotypic antibody mimicking HER2 as a vaccine: Immunogenicity and efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Alvarez-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Béhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corgnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (35), pp.4826-4833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mouse Model on Pre-Clinical Dosimetry in Targeted Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hindorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (12), pp.2076-2085. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2009.2026921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00452525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llama single-domain antibodies directed against nonconventional epitopes of tumor-associated carcinoembryonic antigen absent from nonspecific cross-reacting antigen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Alshoukr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276 (14), pp.3881-93. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07101.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninternalizing monoclonal antibodies are suitable candidates for 125I radioimmunotherapy of small-volume peritoneal carcinomatosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2033-41. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.109.066993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00442929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Bispecific antibodies: what future?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.1155-8. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/200925121155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00446432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjuvant Radioimmunotherapy Trial with Iodine-131-Labeled Anti-Carcinoembryonic Antigen Monoclonal Antibody F6 F(ab')2 after Resection of Liver Metastases from Colorectal Cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Menkarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Faurous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (11), pp.3487-93. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-4698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00292535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redirecting NK cells mediated tumor cell lysis by a new recombinant bifunctional protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (11), pp.665-72. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/protein/gzn047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00325786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleotide polymorphisms, apoptosis, and the development of severe late adverse effects after radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Ozsahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kramar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P Atencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (19), pp.6284-8. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-08-0700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Cadherin expression inhibits myogenesis and induces myoblast transformation via Rac1 GTPase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Zappulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (16), pp.6559-68. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-penetrating and cell-targeting peptides in drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1786 (2), pp.126-38. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbcan.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00281555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Membrane is a More Sensitive Target than Cytoplasm to Dense Ionization Produced by Auger Electrons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 170 (2), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RR1359.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00311037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anti-EGFR and anti-HER2 monoclonal antibodies against pancreatic carcinomas]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (10), pp.800-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00192336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocurability by targeting tumor necrosis factor-alpha using a bispecific antibody in carcinoembryonic antigen transgenic mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69 (4), pp.1231-7. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2007.07.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00225077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Combination of anti-EGFR and anti-HER2 antibodies: hope in pancreatic cancer treatment]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Assénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (10), pp.860-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00192243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo Therapeutic Synergism of Anti-Epidermal Growth Factor Receptor and Anti-HER2 Monoclonal Antibodies against Pancreatic Carcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thèzenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha-Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (11), pp.3356-62. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-06-2302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-catenin/Tcf-4 inhibition after progastrin targeting reduces growth and drives differentiation of intestinal tumors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 133 (5), pp.1554-68. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2007.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new cyclic RGD peptides for specific tumor cell targeting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letrozole sensitizes breast cancer cells to ionizing radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Cunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Ozsahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.R156-63. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00094862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic impact of epidermal growth factor receptor (EGFR) expression on loco-regional recurrence after preoperative radiotherapy in rectal cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.62. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-5-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00090458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully human IgG and IgM antibodies directed against the carcinoembryonic antigen (CEA) Gold 4 epitope and designed for radioimmunotherapy (RIT) of colorectal cancers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Glaussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.75. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-4-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00103325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTION OF A WATER SOLUBLE FULLERENE DERIVATIVE WITH REACTIVE OXYGEN SPECIES AND MODEL ENZYMATIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brettreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1), pp.49 - 67. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-120002929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTI-HUMAN-HER3 ANTIBODIES AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2012/156532. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGD tetracyclopeptide as a new tool for specific tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finland. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RGD tetracyclopeptides as a new tool for specific tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Helsinski, Finland. pp.380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RGD tetracyclopeptide for tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 th American Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montreal, Canada. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nouveaux peptides cycliques RGD pour le ciblage des tumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Réunion Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Pèlegrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9254-2648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-3167-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinoembryonic Antigen–Related Cell Adhesion Molecule Type 5 Receptor–Targeted Fluorescent Intraoperative Molecular Imaging Tracer for Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feredun Azari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben P J Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.e2252885. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2022.52885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and selection of optimal ErbB-targeting bispecific antibodies in pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dhommée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1168444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Müllerian hormone (AMH) autocrine signaling promotes survival and proliferation of ovarian cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.2231. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81819-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Müllerian hormone concentration regulates activin receptor-like kinase-2/3 expression levels with opposing effects on ovarian cancer cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3892/ijo.2021.5223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Biologics’ Effectiveness in Clinical Oncology: From the Combination of Two Monoclonal Antibodies to Oligoclonal Antibody Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (18), pp.4620. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13184620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral activity of the Pan-HER (Sym013) antibody mixture in gemcitabine-resistant pancreatic cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1914883. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2021.1914883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Anti-Tumor Efficacy of the Dual HER3-EGFR Antibody MEHD7945a Combined with Ionizing Irradiation in Cervical Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Demontoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (5), pp.1039-1051. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2019.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of HER1, HER2 and HER3 by time-resolved Förster resonance energy transfer in FFPE triple-negative breast cancer samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ho-Pun-Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissière-Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Simony-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (3), pp.397-404. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-019-0670-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biasing HER4 tyrosine kinase signaling with antibodies: Induction of cell death by antibody‐dependent HER4 intracellular domain trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (7), pp.2508-2525. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cas.14458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal CEA-Targeted Image-Guided Colorectal Cancer Surgery using 111In-Labeled SGM-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Marie de Gooyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortuné M.K. Elekonawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel van der Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (22), pp.5934-5942. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-20-2255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITCH-dependent proteasomal degradation of c-FLIP induced by the anti-HER3 antibody 9F7-F11 promotes DR5/caspase 8-mediated apoptosis of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12964-019-0413-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02280785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recycling anti-transferrin receptor-1 monoclonal antibody as an efficient therapy for erythroleukemia through target up-regulation and antibody-dependent cytotoxic effector functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2018.1564510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An auristatin‐based antibody‐drug conjugate targeting HER3 enhances the radiation response in pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (7), pp.1838-1851. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.32273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02074060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic analysis reveals AK2 as potential biomarker for late normal tissue radiotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.142. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13014-019-1351-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targets for MAbs: innovative approaches for their discovery & validation, LabEx MAbImprove 6 th antibody industrial symposium, June 25-26, 2018, Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Turtoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.812-825. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2019.1612691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity and pharmacokinetic profile of SGM-101, a fluorescent anti-CEA chimeric antibody for fluorescence imaging of tumors in patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.409--415. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxrep.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and effectiveness of SGM-101, a fluorescent antibody targeting carcinoembryonic antigen, for intraoperative detection of colorectal cancer: a dose-escalation pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Boogerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoogstins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Kusters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henricus Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(17)30395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the NRG1/HER3 pathway in tumor cells and cancer-associated fibroblasts with an anti-neuregulin 1 antibody inhibits tumor growth in pre-clinical models of pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Canterel-Thouennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.227-236. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-drug conjugates: Design and development for therapy and imaging in and beyond cancer, LabEx MAbImprove industrial workshop, July 27–28, 2017, Tours, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.210-221. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2017.1412130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Guided Surgery in Patients with Pancreatic Cancer: First Results of a Clinical Trial Using SGM-101, a Novel Carcinoembryonic Antigen-Targeting, Near-Infrared Fluorescent Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoogstins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Boogerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babs Sibinga Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sven D. Mieog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Jan Swijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (11), pp.3350-3357. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1245/s10434-018-6655-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The humanized anti-human AMHRII mAb 3C23K exerts an anti-tumor activity against human ovarian cancer through tumor-associated macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Bougherara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariba Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (59), pp.99950-99965. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.21556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Activity of Anti-AXL Antibody against Triple-Negative Breast Cancer Patient-Derived Xenografts and Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Radosevic-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2806 - 2816. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGM-101: An innovative near-infrared dye-antibody conjugate that targets CEA for fluorescence-guided surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boonstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suronc.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuregulin 1 Allosterically Enhances the Antitumor Effects of the Noncompeting Anti-HER3 Antibody 9F7-F11 by Increasing Its Binding to HER3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (7), pp.1312-1323. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-tumor efficacy of 3C23K, a glyco-engineered humanized anti-MISRII antibody, in an ovarian cancer model is mainly mediated by engagement of immune effector cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (23), pp.37061-37079. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.15715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocrine Secretion of Progastrin Promotes the Survival and Self-Renewal of Colon Cancer Stem-like Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pascussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Louise Lagerqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (12), pp.3618 - 3628. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnane X-receptor promotes stem cell-mediated colon cancer relapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (35), pp.56558-56573. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.10646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-HER3 (ErbB3) therapeutic antibody 9F7-F11 induces HER3 ubiquitination and degradation in tumors through JNK1/2- dependent ITCH/AIP4 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (24), pp.37013-37029. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.9455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T lymphocytes to predict radiation-induced late effects in normal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14737159.2017.1271715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent or sequential letrozole with adjuvant breast radiotherapy: final results of the CO-HO-RT phase II randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.474-480. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdv602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of HER3 targeting in cancer using monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abdul-Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maicol Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshit Lindzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.839-844. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1423645112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HER3/ERBB3 receptor: the dark side of the ERBB planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (5), pp.465-468. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153105002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralization of KIT Oncogenic Signaling in Leukemia with Antibodies Targeting KIT Membrane Proximal Domain 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (11), pp.2595-2605. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-15-0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late side-effects after curative intent radiotherapy: Identification of hypersensitive patients for personalized strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.312-319. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced CD8 T-lymphocyte Apoptosis as a Predictor of Breast Fibrosis After Radiotherapy: Results of the Prospective Multicenter French Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (12), pp.1965-1973. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual targeting of HER1/EGFR and HER2 with cetuximab and trastuzumab in patients with metastatic pancreatic cancer after gemcitabine failure: results of the &amp;quot;THERAPY&amp;quot;phase 1-2 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tubiana-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (14), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.3473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HER3 as biomarker and therapeutic target in pancreatic cancer: new insights in pertuzumab therapy in preclinical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (16), pp.7138-7148. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.2231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical validation of AXL receptor as a target for antibody-based pancreatic cancer immunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (47), pp.5405-14. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2013.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00916587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAbImprove: a French &amp;quot;Laboratoire d'excellence&amp;quot; (LabEx) dedicated to therapeutic antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Pelegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.803--4. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.29262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage-centered signaling pathways are effectively activated during low dose-rate Auger radioimmunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 Suppl, pp.e75-83. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00981411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human Mullerian inhibiting substance type II receptor as immunotherapy target for ovarian cancer. Validation using the mAb 12G4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1314--26. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.29316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HER3 domain 1 and 3 antibodies reduce tumor growth by hindering HER2/HER3 dimerization and AKT-induced MDM2, XIAP, and FoxO1 phosphorylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.335-47. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1593/neo.121960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensibilité individuelle : les tests vont changer nos pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (5-6), pp.337-343. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2013.07.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoptosis and p53 are not involved in the anti-tumor efficacy of (125)I-labeled monoclonal antibodies targeting the cell membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides in Receptor-Mediated Radiotherapy: From Design to the Clinical Application in Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.332. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2013.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Internalizing Anti-HER2 mAbs and Non-Internalizing Anti-CEA mAbs in Alpha-Radioimmunotherapy of Small Volume Peritoneal Carcinomatosis Using (2) (1) (2)Pb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69613. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-domain antibody-based and linker-free bispecific antibodies targeting FcγRIII induce potent antitumor activity without recruiting regulatory T cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Petiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (8), pp.1481-1491. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Pancreatic Carcinoma, Dual EGFR/HER2 Targeting with Cetuximab/Trastuzumab Is More Effective than Treatment with Trastuzumab/Erlotinib or Lapatinib Alone: Implication of Receptors' Down-regulation and Dimers' Disruption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.121-30. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1593/neo.111602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00682017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence resonance energy transfer (TR-FRET) to analyze the disruption of EGFR/HER2 dimers: a new method to evaluate the efficiency of targeted therapy using monoclonal antibodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallaghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peyrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (13), pp.11337-45. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.223503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00576598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD4 ligation excludes the Carma1-Bcl10-MALT1 complex from GM1-positive membrane rafts in CD3/CD28 activated T cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 270 (1), pp.40-6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2011.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00588709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical radioimmunotherapy-the role of radiobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (12), pp.720--734. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrclinonc.2011.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination with human anti-trastuzumab anti-idiotype scFv reverses HER2 immunological tolerance and induces tumor immunity in MMTV.f.huHER2(Fo5) mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Corgnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.R17. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr2826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00649414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lipid-modulating effects of a CD4-specific recombinant antibody correlate with ZAP-70 segregation outside membrane rafts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (2), pp.62-9. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imlet.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00508402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symplekin promotes tumorigenicity by up-regulating claudin-2 expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Darido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Raye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (6), pp.2628-2633. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0903747107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclization of peptides through a urea bond: application to the Arg-Gly-Asp tripeptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.1083-92. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201000062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00482710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cetuximab and trastuzumab are superior to gemcitabine in the treatment of human pancreatic carcinoma xenografts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault-Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ho-Pun-Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.98-103. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdp496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00431431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief intraperitoneal radioimmunotherapy of small peritoneal carcinomatosis using high activities of noninternalizing 125I-labeled monoclonal antibodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (11), pp.1748-55. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.110.080226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00531603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HER2 vaccines: new prospects for breast cancer therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (9), pp.1295-312. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00262-010-0869-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00491487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mouse Model on Pre-Clinical Dosimetry in Targeted Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hindorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (12), pp.2076-2085. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2009.2026921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00452525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A llama single domain anti-idiotypic antibody mimicking HER2 as a vaccine: Immunogenicity and efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Alvarez-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Béhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corgnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (35), pp.4826-4833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llama single-domain antibodies directed against nonconventional epitopes of tumor-associated carcinoembryonic antigen absent from nonspecific cross-reacting antigen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Alshoukr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276 (14), pp.3881-93. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07101.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninternalizing monoclonal antibodies are suitable candidates for 125I radioimmunotherapy of small-volume peritoneal carcinomatosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2033-41. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.109.066993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00442929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Bispecific antibodies: what future?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.1155-8. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/200925121155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00446432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anti-HER2 vaccines: The HER2 immunotargeting future?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha-Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00396298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjuvant Radioimmunotherapy Trial with Iodine-131-Labeled Anti-Carcinoembryonic Antigen Monoclonal Antibody F6 F(ab')2 after Resection of Liver Metastases from Colorectal Cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Menkarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Faurous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (11), pp.3487-93. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-4698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00292535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleotide polymorphisms, apoptosis, and the development of severe late adverse effects after radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Ozsahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kramar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P Atencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (19), pp.6284-8. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-08-0700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redirecting NK cells mediated tumor cell lysis by a new recombinant bifunctional protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (11), pp.665-72. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/protein/gzn047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00325786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Cadherin expression inhibits myogenesis and induces myoblast transformation via Rac1 GTPase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Zappulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (16), pp.6559-68. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-penetrating and cell-targeting peptides in drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1786 (2), pp.126-38. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbcan.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00281555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Membrane is a More Sensitive Target than Cytoplasm to Dense Ionization Produced by Auger Electrons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 170 (2), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RR1359.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00311037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anti-EGFR and anti-HER2 monoclonal antibodies against pancreatic carcinomas]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (10), pp.800-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00192336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocurability by targeting tumor necrosis factor-alpha using a bispecific antibody in carcinoembryonic antigen transgenic mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69 (4), pp.1231-7. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2007.07.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00225077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Combination of anti-EGFR and anti-HER2 antibodies: hope in pancreatic cancer treatment]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Assénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (10), pp.860-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00192243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-catenin/Tcf-4 inhibition after progastrin targeting reduces growth and drives differentiation of intestinal tumors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 133 (5), pp.1554-68. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2007.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo Therapeutic Synergism of Anti-Epidermal Growth Factor Receptor and Anti-HER2 Monoclonal Antibodies against Pancreatic Carcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thèzenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha-Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (11), pp.3356-62. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-06-2302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new cyclic RGD peptides for specific tumor cell targeting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letrozole sensitizes breast cancer cells to ionizing radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Cunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Ozsahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.R156-63. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00094862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic impact of epidermal growth factor receptor (EGFR) expression on loco-regional recurrence after preoperative radiotherapy in rectal cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.62. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-5-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00090458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully human IgG and IgM antibodies directed against the carcinoembryonic antigen (CEA) Gold 4 epitope and designed for radioimmunotherapy (RIT) of colorectal cancers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Glaussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.75. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-4-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00103325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTION OF A WATER SOLUBLE FULLERENE DERIVATIVE WITH REACTIVE OXYGEN SPECIES AND MODEL ENZYMATIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brettreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1), pp.49 - 67. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-120002929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTI-HUMAN-HER3 ANTIBODIES AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2012/156532. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGD tetracyclopeptide as a new tool for specific tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finland. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RGD tetracyclopeptides as a new tool for specific tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Helsinski, Finland. pp.380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RGD tetracyclopeptide for tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 th American Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montreal, Canada. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nouveaux peptides cycliques RGD pour le ciblage des tumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Réunion Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7628DDC2"/>
+    <w:nsid w:val="FD754811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-pelegrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9254-2648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-3167-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102843v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dhomm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1168444" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feredun Azari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben P J Meijer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory T Kennedy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.52885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#232;legrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184620" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruciamacchie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2021.1914883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Chauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Colombo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chentouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81819-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garambois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choblet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2021.5223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Marie de Gooyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortun&#233; M.K. Elekonawo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Bos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel van der Post" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-2255" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lanotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.14458" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ho-Pun-Cheung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re-Michot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Simony-Lafontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0670-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demontoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lenglet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zampieri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2019.12.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Framery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gutowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2019.04.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Turtoi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2019.1612691" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brengues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mang&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-019-1351-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325764v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Neiveyans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Melhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2018.1564510" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02280785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sampaio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-019-0413-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32273" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoogstins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Boogerd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babs Sibinga Mulder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sven D. Mieog" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Jan Swijnenburg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6655-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schaap" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Kusters" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Handgraaf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(17)30395-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ogier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Canterel-Thouennon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1412130" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Du Manoir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1316" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Bougherara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Nemati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Massonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21556" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boonstra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2017.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0886" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Estupina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Rajabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10646" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Failla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Louise Lagerqvist" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ollier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1497" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Poul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9455" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2017.1271715" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerns" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourgou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemanski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutowski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdv602" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005981v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3473" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02276327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdul-Hai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshit Lindzen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lavi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1423645112" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285139v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153105002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crepin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neiveyans" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-15-0321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338826v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dat Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peignaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.10.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02148578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.11.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6Z96CS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.487" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387994v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2231" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168048v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Pelegrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daguet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.29262" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bascoul-Mollevi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2014.01.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Salhi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.29316" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824440v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lozza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro-Teulon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2013.00247" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069613" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815985v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121960" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacombe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solassol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.07.137" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNVDJDHR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coelho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campigna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.111602" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00576598v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallaghe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrusson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.223503" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rigo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2011.03.025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962928v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pouget" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Navarro-Teulon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrclinonc.2011.160" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ladjemi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Corgnac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morisseau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2826" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00491487v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zohra Ladjemi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-010-0869-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482710v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201000062" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C91F097353827BCA7F14560C29E97EC00153B85B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03108425v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Papin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnans" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Darido" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Raye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903747107" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00508402v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2010.07.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431431v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Larbouret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdp496" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00531603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ricaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutaleb" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.110.080226" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha-Zohra Ladjemi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.04.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414283v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez-Rueda" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corgnac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452525v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hindorf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2009.2026921" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420547v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Teulon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alshoukr" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07101.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00442929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Santoro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.109.066993" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446432v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200925121155" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292535v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menkarios" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faurous" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-4698" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00325786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Germain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzn047" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00337542v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Ozsahin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kramar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Peters" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Atencio" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-08-0700" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346780v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kucharczak" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zappulla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-0196" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00281555v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2008.03.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311037v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raymond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1359.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192336v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00225077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.07.2372" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192243v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ass&#233;nat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153693v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#232;zenas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-06-2302" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315490v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannequin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Surrel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgaux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.08.023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117023v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00094862v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Cunat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr969" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090458v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zouhair" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemanski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-5-62" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00103325v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Glaussel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-4-75" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Curtis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hirsch" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brettreich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-120002929" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706426v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353511v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690437v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rocheblave" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353444v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353050v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-pelegrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9254-2648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-3167-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feredun Azari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben P J Meijer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory T Kennedy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hanna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Chang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.52885" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102843v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dhomm&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1168444" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Colombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chentouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81819-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garambois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choblet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2021.5223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#232;legrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184620" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruciamacchie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2021.1914883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demontoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lenglet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zampieri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2019.12.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ho-Pun-Cheung" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re-Michot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Simony-Lafontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0670-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lanotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.14458" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Marie de Gooyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortun&#233; M.K. Elekonawo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Bos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel van der Post" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-2255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02280785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sampaio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-019-0413-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Neiveyans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Melhem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2018.1564510" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32273" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371868v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacombe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brengues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mang&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-019-1351-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Turtoi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2019.1612691" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Framery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gutowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2019.04.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Boogerd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoogstins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schaap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Kusters" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Handgraaf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(17)30395-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ogier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Canterel-Thouennon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1412130" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babs Sibinga Mulder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sven D. Mieog" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Jan Swijnenburg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6655-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Bougherara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Nemati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Massonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21556" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Du Manoir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1316" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boonstra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2017.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0886" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Estupina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Failla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Louise Lagerqvist" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ollier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1497" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Rajabi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10646" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Poul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9455" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2017.1271715" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerns" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourgou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemanski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutowski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdv602" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02276327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdul-Hai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshit Lindzen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lavi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1423645112" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153105002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crepin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neiveyans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-15-0321" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02148578v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.11.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6Z96CS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338826v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dat Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peignaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.10.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005981v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3473" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387994v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2231" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916587v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.487" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168048v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Pelegrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daguet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.29262" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bascoul-Mollevi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2014.01.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Salhi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.29316" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815985v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121960" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372002v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solassol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.07.137" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNVDJDHR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815724v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lozza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro-Teulon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2013.00247" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853390v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069613" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coelho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campigna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.111602" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00576598v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallaghe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrusson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.223503" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rigo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2011.03.025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962928v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pouget" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Navarro-Teulon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrclinonc.2011.160" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ladjemi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Corgnac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morisseau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2826" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00508402v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2010.07.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03108425v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Papin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnans" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Darido" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Raye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903747107" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482710v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201000062" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C91F097353827BCA7F14560C29E97EC00153B85B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431431v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Larbouret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdp496" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00531603v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ricaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutaleb" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.110.080226" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00491487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zohra Ladjemi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-010-0869-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452525v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hindorf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2009.2026921" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414283v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez-Rueda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corgnac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420547v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Teulon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alshoukr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07101.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00442929v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Santoro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.109.066993" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446432v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200925121155" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396298v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha-Zohra Ladjemi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.04.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292535v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menkarios" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faurous" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-4698" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00337542v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Ozsahin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kramar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Peters" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Atencio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-08-0700" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00325786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Germain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzn047" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346780v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kucharczak" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zappulla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-0196" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00281555v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2008.03.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311037v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raymond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1359.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192336v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00225077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.07.2372" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192243v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ass&#233;nat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315490v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannequin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Surrel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.08.023" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153693v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#232;zenas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-06-2302" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117023v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00094862v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Cunat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr969" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090458v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zouhair" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemanski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-5-62" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00103325v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Glaussel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-4-75" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Curtis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hirsch" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brettreich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-120002929" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706426v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353511v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690437v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rocheblave" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353444v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353050v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>