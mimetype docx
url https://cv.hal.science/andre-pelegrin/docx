--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Pèlegrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9254-2648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-3167-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinoembryonic Antigen–Related Cell Adhesion Molecule Type 5 Receptor–Targeted Fluorescent Intraoperative Molecular Imaging Tracer for Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feredun Azari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben P J Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.e2252885. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2022.52885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and selection of optimal ErbB-targeting bispecific antibodies in pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dhommée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1168444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Müllerian hormone (AMH) autocrine signaling promotes survival and proliferation of ovarian cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.2231. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81819-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Müllerian hormone concentration regulates activin receptor-like kinase-2/3 expression levels with opposing effects on ovarian cancer cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3892/ijo.2021.5223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Biologics’ Effectiveness in Clinical Oncology: From the Combination of Two Monoclonal Antibodies to Oligoclonal Antibody Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (18), pp.4620. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13184620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral activity of the Pan-HER (Sym013) antibody mixture in gemcitabine-resistant pancreatic cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1914883. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2021.1914883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Anti-Tumor Efficacy of the Dual HER3-EGFR Antibody MEHD7945a Combined with Ionizing Irradiation in Cervical Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Demontoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (5), pp.1039-1051. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2019.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of HER1, HER2 and HER3 by time-resolved Förster resonance energy transfer in FFPE triple-negative breast cancer samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ho-Pun-Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissière-Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Simony-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (3), pp.397-404. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-019-0670-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biasing HER4 tyrosine kinase signaling with antibodies: Induction of cell death by antibody‐dependent HER4 intracellular domain trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (7), pp.2508-2525. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cas.14458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal CEA-Targeted Image-Guided Colorectal Cancer Surgery using 111In-Labeled SGM-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Marie de Gooyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortuné M.K. Elekonawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel van der Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (22), pp.5934-5942. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-20-2255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITCH-dependent proteasomal degradation of c-FLIP induced by the anti-HER3 antibody 9F7-F11 promotes DR5/caspase 8-mediated apoptosis of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12964-019-0413-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02280785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recycling anti-transferrin receptor-1 monoclonal antibody as an efficient therapy for erythroleukemia through target up-regulation and antibody-dependent cytotoxic effector functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2018.1564510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An auristatin‐based antibody‐drug conjugate targeting HER3 enhances the radiation response in pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (7), pp.1838-1851. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.32273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02074060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic analysis reveals AK2 as potential biomarker for late normal tissue radiotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.142. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13014-019-1351-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targets for MAbs: innovative approaches for their discovery & validation, LabEx MAbImprove 6 th antibody industrial symposium, June 25-26, 2018, Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Turtoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.812-825. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2019.1612691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity and pharmacokinetic profile of SGM-101, a fluorescent anti-CEA chimeric antibody for fluorescence imaging of tumors in patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.409--415. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxrep.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and effectiveness of SGM-101, a fluorescent antibody targeting carcinoembryonic antigen, for intraoperative detection of colorectal cancer: a dose-escalation pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Boogerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoogstins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Kusters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henricus Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(17)30395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the NRG1/HER3 pathway in tumor cells and cancer-associated fibroblasts with an anti-neuregulin 1 antibody inhibits tumor growth in pre-clinical models of pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Canterel-Thouennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.227-236. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-drug conjugates: Design and development for therapy and imaging in and beyond cancer, LabEx MAbImprove industrial workshop, July 27–28, 2017, Tours, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.210-221. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2017.1412130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Guided Surgery in Patients with Pancreatic Cancer: First Results of a Clinical Trial Using SGM-101, a Novel Carcinoembryonic Antigen-Targeting, Near-Infrared Fluorescent Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoogstins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Boogerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babs Sibinga Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sven D. Mieog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Jan Swijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (11), pp.3350-3357. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1245/s10434-018-6655-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The humanized anti-human AMHRII mAb 3C23K exerts an anti-tumor activity against human ovarian cancer through tumor-associated macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Bougherara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariba Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (59), pp.99950-99965. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.21556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Activity of Anti-AXL Antibody against Triple-Negative Breast Cancer Patient-Derived Xenografts and Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Radosevic-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2806 - 2816. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGM-101: An innovative near-infrared dye-antibody conjugate that targets CEA for fluorescence-guided surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boonstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suronc.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuregulin 1 Allosterically Enhances the Antitumor Effects of the Noncompeting Anti-HER3 Antibody 9F7-F11 by Increasing Its Binding to HER3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (7), pp.1312-1323. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-tumor efficacy of 3C23K, a glyco-engineered humanized anti-MISRII antibody, in an ovarian cancer model is mainly mediated by engagement of immune effector cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (23), pp.37061-37079. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.15715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocrine Secretion of Progastrin Promotes the Survival and Self-Renewal of Colon Cancer Stem-like Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pascussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Louise Lagerqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (12), pp.3618 - 3628. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnane X-receptor promotes stem cell-mediated colon cancer relapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (35), pp.56558-56573. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.10646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-HER3 (ErbB3) therapeutic antibody 9F7-F11 induces HER3 ubiquitination and degradation in tumors through JNK1/2- dependent ITCH/AIP4 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (24), pp.37013-37029. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.9455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T lymphocytes to predict radiation-induced late effects in normal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14737159.2017.1271715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent or sequential letrozole with adjuvant breast radiotherapy: final results of the CO-HO-RT phase II randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.474-480. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdv602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of HER3 targeting in cancer using monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abdul-Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maicol Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshit Lindzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.839-844. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1423645112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HER3/ERBB3 receptor: the dark side of the ERBB planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (5), pp.465-468. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153105002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralization of KIT Oncogenic Signaling in Leukemia with Antibodies Targeting KIT Membrane Proximal Domain 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (11), pp.2595-2605. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-15-0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late side-effects after curative intent radiotherapy: Identification of hypersensitive patients for personalized strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.312-319. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced CD8 T-lymphocyte Apoptosis as a Predictor of Breast Fibrosis After Radiotherapy: Results of the Prospective Multicenter French Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (12), pp.1965-1973. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual targeting of HER1/EGFR and HER2 with cetuximab and trastuzumab in patients with metastatic pancreatic cancer after gemcitabine failure: results of the &amp;quot;THERAPY&amp;quot;phase 1-2 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tubiana-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (14), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.3473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HER3 as biomarker and therapeutic target in pancreatic cancer: new insights in pertuzumab therapy in preclinical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (16), pp.7138-7148. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.2231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical validation of AXL receptor as a target for antibody-based pancreatic cancer immunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (47), pp.5405-14. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2013.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00916587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAbImprove: a French &amp;quot;Laboratoire d'excellence&amp;quot; (LabEx) dedicated to therapeutic antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Pelegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.803--4. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.29262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage-centered signaling pathways are effectively activated during low dose-rate Auger radioimmunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 Suppl, pp.e75-83. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00981411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human Mullerian inhibiting substance type II receptor as immunotherapy target for ovarian cancer. Validation using the mAb 12G4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1314--26. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.29316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HER3 domain 1 and 3 antibodies reduce tumor growth by hindering HER2/HER3 dimerization and AKT-induced MDM2, XIAP, and FoxO1 phosphorylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.335-47. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1593/neo.121960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensibilité individuelle : les tests vont changer nos pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (5-6), pp.337-343. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2013.07.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoptosis and p53 are not involved in the anti-tumor efficacy of (125)I-labeled monoclonal antibodies targeting the cell membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides in Receptor-Mediated Radiotherapy: From Design to the Clinical Application in Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.332. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2013.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Internalizing Anti-HER2 mAbs and Non-Internalizing Anti-CEA mAbs in Alpha-Radioimmunotherapy of Small Volume Peritoneal Carcinomatosis Using (2) (1) (2)Pb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69613. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-domain antibody-based and linker-free bispecific antibodies targeting FcγRIII induce potent antitumor activity without recruiting regulatory T cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Petiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (8), pp.1481-1491. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Pancreatic Carcinoma, Dual EGFR/HER2 Targeting with Cetuximab/Trastuzumab Is More Effective than Treatment with Trastuzumab/Erlotinib or Lapatinib Alone: Implication of Receptors' Down-regulation and Dimers' Disruption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.121-30. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1593/neo.111602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00682017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence resonance energy transfer (TR-FRET) to analyze the disruption of EGFR/HER2 dimers: a new method to evaluate the efficiency of targeted therapy using monoclonal antibodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallaghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peyrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (13), pp.11337-45. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.223503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00576598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD4 ligation excludes the Carma1-Bcl10-MALT1 complex from GM1-positive membrane rafts in CD3/CD28 activated T cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 270 (1), pp.40-6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2011.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00588709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical radioimmunotherapy-the role of radiobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (12), pp.720--734. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrclinonc.2011.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination with human anti-trastuzumab anti-idiotype scFv reverses HER2 immunological tolerance and induces tumor immunity in MMTV.f.huHER2(Fo5) mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Corgnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.R17. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr2826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00649414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lipid-modulating effects of a CD4-specific recombinant antibody correlate with ZAP-70 segregation outside membrane rafts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (2), pp.62-9. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imlet.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00508402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symplekin promotes tumorigenicity by up-regulating claudin-2 expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Darido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Raye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (6), pp.2628-2633. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0903747107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclization of peptides through a urea bond: application to the Arg-Gly-Asp tripeptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.1083-92. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201000062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00482710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cetuximab and trastuzumab are superior to gemcitabine in the treatment of human pancreatic carcinoma xenografts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault-Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ho-Pun-Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.98-103. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdp496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00431431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief intraperitoneal radioimmunotherapy of small peritoneal carcinomatosis using high activities of noninternalizing 125I-labeled monoclonal antibodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (11), pp.1748-55. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.110.080226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00531603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HER2 vaccines: new prospects for breast cancer therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (9), pp.1295-312. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00262-010-0869-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00491487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mouse Model on Pre-Clinical Dosimetry in Targeted Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hindorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (12), pp.2076-2085. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2009.2026921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00452525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A llama single domain anti-idiotypic antibody mimicking HER2 as a vaccine: Immunogenicity and efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Alvarez-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Béhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corgnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (35), pp.4826-4833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llama single-domain antibodies directed against nonconventional epitopes of tumor-associated carcinoembryonic antigen absent from nonspecific cross-reacting antigen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Alshoukr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276 (14), pp.3881-93. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07101.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninternalizing monoclonal antibodies are suitable candidates for 125I radioimmunotherapy of small-volume peritoneal carcinomatosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2033-41. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.109.066993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00442929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Bispecific antibodies: what future?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.1155-8. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/200925121155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00446432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anti-HER2 vaccines: The HER2 immunotargeting future?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha-Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00396298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjuvant Radioimmunotherapy Trial with Iodine-131-Labeled Anti-Carcinoembryonic Antigen Monoclonal Antibody F6 F(ab')2 after Resection of Liver Metastases from Colorectal Cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Menkarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Faurous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (11), pp.3487-93. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-4698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00292535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleotide polymorphisms, apoptosis, and the development of severe late adverse effects after radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Ozsahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kramar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P Atencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (19), pp.6284-8. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-08-0700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redirecting NK cells mediated tumor cell lysis by a new recombinant bifunctional protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (11), pp.665-72. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/protein/gzn047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00325786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Cadherin expression inhibits myogenesis and induces myoblast transformation via Rac1 GTPase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Zappulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (16), pp.6559-68. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-penetrating and cell-targeting peptides in drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1786 (2), pp.126-38. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbcan.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00281555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Membrane is a More Sensitive Target than Cytoplasm to Dense Ionization Produced by Auger Electrons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 170 (2), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RR1359.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00311037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anti-EGFR and anti-HER2 monoclonal antibodies against pancreatic carcinomas]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (10), pp.800-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00192336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocurability by targeting tumor necrosis factor-alpha using a bispecific antibody in carcinoembryonic antigen transgenic mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69 (4), pp.1231-7. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2007.07.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00225077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Combination of anti-EGFR and anti-HER2 antibodies: hope in pancreatic cancer treatment]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Assénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (10), pp.860-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00192243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-catenin/Tcf-4 inhibition after progastrin targeting reduces growth and drives differentiation of intestinal tumors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 133 (5), pp.1554-68. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2007.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo Therapeutic Synergism of Anti-Epidermal Growth Factor Receptor and Anti-HER2 Monoclonal Antibodies against Pancreatic Carcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thèzenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha-Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (11), pp.3356-62. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-06-2302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new cyclic RGD peptides for specific tumor cell targeting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letrozole sensitizes breast cancer cells to ionizing radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Cunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Ozsahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.R156-63. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00094862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic impact of epidermal growth factor receptor (EGFR) expression on loco-regional recurrence after preoperative radiotherapy in rectal cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.62. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-5-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00090458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully human IgG and IgM antibodies directed against the carcinoembryonic antigen (CEA) Gold 4 epitope and designed for radioimmunotherapy (RIT) of colorectal cancers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Glaussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.75. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-4-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00103325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTION OF A WATER SOLUBLE FULLERENE DERIVATIVE WITH REACTIVE OXYGEN SPECIES AND MODEL ENZYMATIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brettreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1), pp.49 - 67. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-120002929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTI-HUMAN-HER3 ANTIBODIES AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2012/156532. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGD tetracyclopeptide as a new tool for specific tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finland. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RGD tetracyclopeptides as a new tool for specific tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Helsinski, Finland. pp.380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RGD tetracyclopeptide for tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 th American Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montreal, Canada. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nouveaux peptides cycliques RGD pour le ciblage des tumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Réunion Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Pèlegrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9254-2648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-3167-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and selection of optimal ErbB-targeting bispecific antibodies in pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dhommée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1168444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinoembryonic Antigen–Related Cell Adhesion Molecule Type 5 Receptor–Targeted Fluorescent Intraoperative Molecular Imaging Tracer for Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feredun Azari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben P J Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.e2252885. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2022.52885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Biologics’ Effectiveness in Clinical Oncology: From the Combination of Two Monoclonal Antibodies to Oligoclonal Antibody Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (18), pp.4620. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13184620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral activity of the Pan-HER (Sym013) antibody mixture in gemcitabine-resistant pancreatic cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1914883. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2021.1914883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Müllerian hormone (AMH) autocrine signaling promotes survival and proliferation of ovarian cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.2231. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81819-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Müllerian hormone concentration regulates activin receptor-like kinase-2/3 expression levels with opposing effects on ovarian cancer cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3892/ijo.2021.5223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal CEA-Targeted Image-Guided Colorectal Cancer Surgery using 111In-Labeled SGM-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Marie de Gooyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortuné M.K. Elekonawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel van der Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (22), pp.5934-5942. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-20-2255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Anti-Tumor Efficacy of the Dual HER3-EGFR Antibody MEHD7945a Combined with Ionizing Irradiation in Cervical Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Demontoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (5), pp.1039-1051. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2019.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of HER1, HER2 and HER3 by time-resolved Förster resonance energy transfer in FFPE triple-negative breast cancer samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ho-Pun-Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissière-Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Simony-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (3), pp.397-404. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-019-0670-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biasing HER4 tyrosine kinase signaling with antibodies: Induction of cell death by antibody‐dependent HER4 intracellular domain trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (7), pp.2508-2525. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cas.14458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity and pharmacokinetic profile of SGM-101, a fluorescent anti-CEA chimeric antibody for fluorescence imaging of tumors in patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.409--415. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxrep.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITCH-dependent proteasomal degradation of c-FLIP induced by the anti-HER3 antibody 9F7-F11 promotes DR5/caspase 8-mediated apoptosis of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12964-019-0413-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02280785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recycling anti-transferrin receptor-1 monoclonal antibody as an efficient therapy for erythroleukemia through target up-regulation and antibody-dependent cytotoxic effector functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2018.1564510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An auristatin‐based antibody‐drug conjugate targeting HER3 enhances the radiation response in pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (7), pp.1838-1851. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.32273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02074060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic analysis reveals AK2 as potential biomarker for late normal tissue radiotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.142. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13014-019-1351-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targets for MAbs: innovative approaches for their discovery & validation, LabEx MAbImprove 6 th antibody industrial symposium, June 25-26, 2018, Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Turtoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.812-825. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2019.1612691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Guided Surgery in Patients with Pancreatic Cancer: First Results of a Clinical Trial Using SGM-101, a Novel Carcinoembryonic Antigen-Targeting, Near-Infrared Fluorescent Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoogstins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Boogerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babs Sibinga Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sven D. Mieog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Jan Swijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (11), pp.3350-3357. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1245/s10434-018-6655-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and effectiveness of SGM-101, a fluorescent antibody targeting carcinoembryonic antigen, for intraoperative detection of colorectal cancer: a dose-escalation pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Boogerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoogstins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Kusters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henricus Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(17)30395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the NRG1/HER3 pathway in tumor cells and cancer-associated fibroblasts with an anti-neuregulin 1 antibody inhibits tumor growth in pre-clinical models of pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Canterel-Thouennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.227-236. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-drug conjugates: Design and development for therapy and imaging in and beyond cancer, LabEx MAbImprove industrial workshop, July 27–28, 2017, Tours, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.210-221. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2017.1412130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The humanized anti-human AMHRII mAb 3C23K exerts an anti-tumor activity against human ovarian cancer through tumor-associated macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Bougherara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariba Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (59), pp.99950-99965. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.21556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Activity of Anti-AXL Antibody against Triple-Negative Breast Cancer Patient-Derived Xenografts and Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Radosevic-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2806 - 2816. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGM-101: An innovative near-infrared dye-antibody conjugate that targets CEA for fluorescence-guided surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boonstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suronc.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuregulin 1 Allosterically Enhances the Antitumor Effects of the Noncompeting Anti-HER3 Antibody 9F7-F11 by Increasing Its Binding to HER3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (7), pp.1312-1323. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-tumor efficacy of 3C23K, a glyco-engineered humanized anti-MISRII antibody, in an ovarian cancer model is mainly mediated by engagement of immune effector cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (23), pp.37061-37079. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.15715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnane X-receptor promotes stem cell-mediated colon cancer relapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (35), pp.56558-56573. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.10646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocrine Secretion of Progastrin Promotes the Survival and Self-Renewal of Colon Cancer Stem-like Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pascussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Louise Lagerqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (12), pp.3618 - 3628. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-HER3 (ErbB3) therapeutic antibody 9F7-F11 induces HER3 ubiquitination and degradation in tumors through JNK1/2- dependent ITCH/AIP4 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (24), pp.37013-37029. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.9455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent or sequential letrozole with adjuvant breast radiotherapy: final results of the CO-HO-RT phase II randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.474-480. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdv602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T lymphocytes to predict radiation-induced late effects in normal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14737159.2017.1271715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual targeting of HER1/EGFR and HER2 with cetuximab and trastuzumab in patients with metastatic pancreatic cancer after gemcitabine failure: results of the &amp;quot;THERAPY&amp;quot;phase 1-2 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tubiana-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (14), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.3473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of HER3 targeting in cancer using monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abdul-Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maicol Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshit Lindzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.839-844. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1423645112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HER3/ERBB3 receptor: the dark side of the ERBB planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (5), pp.465-468. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153105002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralization of KIT Oncogenic Signaling in Leukemia with Antibodies Targeting KIT Membrane Proximal Domain 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (11), pp.2595-2605. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-15-0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late side-effects after curative intent radiotherapy: Identification of hypersensitive patients for personalized strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.312-319. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced CD8 T-lymphocyte Apoptosis as a Predictor of Breast Fibrosis After Radiotherapy: Results of the Prospective Multicenter French Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (12), pp.1965-1973. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical validation of AXL receptor as a target for antibody-based pancreatic cancer immunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (47), pp.5405-14. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2013.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00916587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HER3 as biomarker and therapeutic target in pancreatic cancer: new insights in pertuzumab therapy in preclinical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (16), pp.7138-7148. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.2231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAbImprove: a French &amp;quot;Laboratoire d'excellence&amp;quot; (LabEx) dedicated to therapeutic antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Pelegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.803--4. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.29262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage-centered signaling pathways are effectively activated during low dose-rate Auger radioimmunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 Suppl, pp.e75-83. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00981411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human Mullerian inhibiting substance type II receptor as immunotherapy target for ovarian cancer. Validation using the mAb 12G4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1314--26. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.29316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HER3 domain 1 and 3 antibodies reduce tumor growth by hindering HER2/HER3 dimerization and AKT-induced MDM2, XIAP, and FoxO1 phosphorylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.335-47. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1593/neo.121960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Internalizing Anti-HER2 mAbs and Non-Internalizing Anti-CEA mAbs in Alpha-Radioimmunotherapy of Small Volume Peritoneal Carcinomatosis Using (2) (1) (2)Pb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69613. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides in Receptor-Mediated Radiotherapy: From Design to the Clinical Application in Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.332. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2013.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensibilité individuelle : les tests vont changer nos pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (5-6), pp.337-343. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2013.07.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoptosis and p53 are not involved in the anti-tumor efficacy of (125)I-labeled monoclonal antibodies targeting the cell membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-domain antibody-based and linker-free bispecific antibodies targeting FcγRIII induce potent antitumor activity without recruiting regulatory T cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Petiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (8), pp.1481-1491. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Pancreatic Carcinoma, Dual EGFR/HER2 Targeting with Cetuximab/Trastuzumab Is More Effective than Treatment with Trastuzumab/Erlotinib or Lapatinib Alone: Implication of Receptors' Down-regulation and Dimers' Disruption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.121-30. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1593/neo.111602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00682017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence resonance energy transfer (TR-FRET) to analyze the disruption of EGFR/HER2 dimers: a new method to evaluate the efficiency of targeted therapy using monoclonal antibodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallaghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peyrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (13), pp.11337-45. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.223503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00576598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD4 ligation excludes the Carma1-Bcl10-MALT1 complex from GM1-positive membrane rafts in CD3/CD28 activated T cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 270 (1), pp.40-6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2011.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00588709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical radioimmunotherapy-the role of radiobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (12), pp.720--734. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrclinonc.2011.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination with human anti-trastuzumab anti-idiotype scFv reverses HER2 immunological tolerance and induces tumor immunity in MMTV.f.huHER2(Fo5) mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Corgnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.R17. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr2826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00649414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HER2 vaccines: new prospects for breast cancer therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (9), pp.1295-312. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00262-010-0869-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00491487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lipid-modulating effects of a CD4-specific recombinant antibody correlate with ZAP-70 segregation outside membrane rafts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (2), pp.62-9. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imlet.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00508402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclization of peptides through a urea bond: application to the Arg-Gly-Asp tripeptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.1083-92. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201000062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00482710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symplekin promotes tumorigenicity by up-regulating claudin-2 expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Darido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Raye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (6), pp.2628-2633. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0903747107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cetuximab and trastuzumab are superior to gemcitabine in the treatment of human pancreatic carcinoma xenografts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault-Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ho-Pun-Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.98-103. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdp496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00431431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief intraperitoneal radioimmunotherapy of small peritoneal carcinomatosis using high activities of noninternalizing 125I-labeled monoclonal antibodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (11), pp.1748-55. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.110.080226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00531603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anti-HER2 vaccines: The HER2 immunotargeting future?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha-Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00396298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mouse Model on Pre-Clinical Dosimetry in Targeted Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hindorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (12), pp.2076-2085. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2009.2026921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00452525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A llama single domain anti-idiotypic antibody mimicking HER2 as a vaccine: Immunogenicity and efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Alvarez-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Béhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corgnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (35), pp.4826-4833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llama single-domain antibodies directed against nonconventional epitopes of tumor-associated carcinoembryonic antigen absent from nonspecific cross-reacting antigen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Alshoukr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276 (14), pp.3881-93. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07101.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninternalizing monoclonal antibodies are suitable candidates for 125I radioimmunotherapy of small-volume peritoneal carcinomatosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2033-41. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.109.066993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00442929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Bispecific antibodies: what future?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.1155-8. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/200925121155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00446432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjuvant Radioimmunotherapy Trial with Iodine-131-Labeled Anti-Carcinoembryonic Antigen Monoclonal Antibody F6 F(ab')2 after Resection of Liver Metastases from Colorectal Cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Menkarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Faurous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (11), pp.3487-93. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-4698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00292535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleotide polymorphisms, apoptosis, and the development of severe late adverse effects after radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Ozsahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kramar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P Atencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (19), pp.6284-8. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-08-0700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redirecting NK cells mediated tumor cell lysis by a new recombinant bifunctional protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (11), pp.665-72. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/protein/gzn047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00325786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Cadherin expression inhibits myogenesis and induces myoblast transformation via Rac1 GTPase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Zappulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (16), pp.6559-68. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-penetrating and cell-targeting peptides in drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1786 (2), pp.126-38. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbcan.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00281555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Membrane is a More Sensitive Target than Cytoplasm to Dense Ionization Produced by Auger Electrons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 170 (2), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RR1359.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00311037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anti-EGFR and anti-HER2 monoclonal antibodies against pancreatic carcinomas]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (10), pp.800-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00192336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocurability by targeting tumor necrosis factor-alpha using a bispecific antibody in carcinoembryonic antigen transgenic mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69 (4), pp.1231-7. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2007.07.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00225077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Combination of anti-EGFR and anti-HER2 antibodies: hope in pancreatic cancer treatment]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Assénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (10), pp.860-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00192243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-catenin/Tcf-4 inhibition after progastrin targeting reduces growth and drives differentiation of intestinal tumors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 133 (5), pp.1554-68. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2007.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo Therapeutic Synergism of Anti-Epidermal Growth Factor Receptor and Anti-HER2 Monoclonal Antibodies against Pancreatic Carcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thèzenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha-Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (11), pp.3356-62. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-06-2302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new cyclic RGD peptides for specific tumor cell targeting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letrozole sensitizes breast cancer cells to ionizing radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Cunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Ozsahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.R156-63. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00094862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic impact of epidermal growth factor receptor (EGFR) expression on loco-regional recurrence after preoperative radiotherapy in rectal cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.62. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-5-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00090458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully human IgG and IgM antibodies directed against the carcinoembryonic antigen (CEA) Gold 4 epitope and designed for radioimmunotherapy (RIT) of colorectal cancers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Glaussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.75. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-4-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00103325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTION OF A WATER SOLUBLE FULLERENE DERIVATIVE WITH REACTIVE OXYGEN SPECIES AND MODEL ENZYMATIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brettreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1), pp.49 - 67. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-120002929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTI-HUMAN-HER3 ANTIBODIES AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2012/156532. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGD tetracyclopeptide as a new tool for specific tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finland. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RGD tetracyclopeptides as a new tool for specific tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Helsinski, Finland. pp.380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RGD tetracyclopeptide for tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 th American Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montreal, Canada. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nouveaux peptides cycliques RGD pour le ciblage des tumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Réunion Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD754811"/>
+    <w:nsid w:val="A7FAD2B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-pelegrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9254-2648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-3167-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feredun Azari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben P J Meijer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory T Kennedy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hanna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Chang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.52885" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102843v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dhomm&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1168444" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Colombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chentouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81819-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garambois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choblet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2021.5223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#232;legrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184620" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruciamacchie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2021.1914883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demontoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lenglet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zampieri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2019.12.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ho-Pun-Cheung" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re-Michot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Simony-Lafontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0670-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lanotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.14458" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Marie de Gooyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortun&#233; M.K. Elekonawo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Bos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel van der Post" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-2255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02280785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sampaio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-019-0413-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Neiveyans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Melhem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2018.1564510" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32273" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371868v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacombe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brengues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mang&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-019-1351-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Turtoi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2019.1612691" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Framery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gutowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2019.04.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Boogerd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoogstins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schaap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Kusters" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Handgraaf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(17)30395-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ogier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Canterel-Thouennon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1412130" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babs Sibinga Mulder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sven D. Mieog" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Jan Swijnenburg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6655-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Bougherara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Nemati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Massonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21556" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Du Manoir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1316" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boonstra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2017.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0886" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Estupina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Failla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Louise Lagerqvist" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ollier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1497" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Rajabi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10646" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Poul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9455" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2017.1271715" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerns" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourgou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemanski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutowski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdv602" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02276327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdul-Hai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshit Lindzen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lavi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1423645112" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153105002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crepin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neiveyans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-15-0321" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02148578v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.11.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6Z96CS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338826v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dat Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peignaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.10.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005981v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3473" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387994v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2231" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916587v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.487" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168048v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Pelegrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daguet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.29262" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bascoul-Mollevi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2014.01.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Salhi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.29316" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815985v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121960" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372002v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solassol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.07.137" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNVDJDHR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815724v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lozza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro-Teulon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2013.00247" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853390v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069613" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coelho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campigna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.111602" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00576598v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallaghe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrusson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.223503" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rigo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2011.03.025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962928v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pouget" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Navarro-Teulon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrclinonc.2011.160" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ladjemi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Corgnac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morisseau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2826" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00508402v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2010.07.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03108425v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Papin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnans" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Darido" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Raye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903747107" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482710v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201000062" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C91F097353827BCA7F14560C29E97EC00153B85B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431431v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Larbouret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdp496" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00531603v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ricaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutaleb" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.110.080226" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00491487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zohra Ladjemi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-010-0869-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452525v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hindorf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2009.2026921" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414283v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez-Rueda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corgnac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420547v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Teulon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alshoukr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07101.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00442929v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Santoro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.109.066993" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446432v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200925121155" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396298v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha-Zohra Ladjemi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.04.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292535v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menkarios" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faurous" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-4698" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00337542v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Ozsahin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kramar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Peters" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Atencio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-08-0700" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00325786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Germain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzn047" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346780v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kucharczak" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zappulla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-0196" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00281555v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2008.03.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311037v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raymond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1359.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192336v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00225077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.07.2372" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192243v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ass&#233;nat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315490v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannequin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Surrel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.08.023" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153693v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#232;zenas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-06-2302" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117023v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00094862v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Cunat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr969" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090458v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zouhair" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemanski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-5-62" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00103325v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Glaussel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-4-75" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Curtis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hirsch" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brettreich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-120002929" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706426v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353511v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690437v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rocheblave" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353444v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353050v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-pelegrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9254-2648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-3167-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102843v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dhomm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1168444" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feredun Azari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben P J Meijer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory T Kennedy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.52885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#232;legrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184620" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruciamacchie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2021.1914883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Chauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Colombo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chentouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81819-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garambois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choblet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2021.5223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Marie de Gooyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortun&#233; M.K. Elekonawo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Bos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel van der Post" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-2255" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demontoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lenglet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zampieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2019.12.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037393v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ho-Pun-Cheung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re-Michot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Simony-Lafontaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0670-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lanotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.14458" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Framery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gutowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2019.04.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02280785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sampaio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-019-0413-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Neiveyans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Melhem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2018.1564510" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32273" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brengues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mang&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-019-1351-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Turtoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2019.1612691" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoogstins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Boogerd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babs Sibinga Mulder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sven D. Mieog" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Jan Swijnenburg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6655-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schaap" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Kusters" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Handgraaf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(17)30395-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ogier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Canterel-Thouennon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1412130" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Bougherara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Nemati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Massonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21556" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Du Manoir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1316" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boonstra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2017.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0886" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Estupina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Rajabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10646" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Failla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Louise Lagerqvist" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ollier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1497" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Poul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9455" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerns" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourgou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemanski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdv602" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2017.1271715" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005981v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3473" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02276327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdul-Hai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshit Lindzen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lavi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1423645112" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285139v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153105002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crepin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neiveyans" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-15-0321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02148578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.11.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6Z96CS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dat Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peignaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.10.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.487" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387994v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2231" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168048v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Pelegrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daguet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.29262" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bascoul-Mollevi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2014.01.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Salhi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.29316" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815985v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121960" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853390v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069613" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824440v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lozza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro-Teulon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2013.00247" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacombe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solassol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.07.137" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNVDJDHR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815724v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coelho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campigna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.111602" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00576598v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallaghe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrusson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.223503" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rigo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2011.03.025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962928v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pouget" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Navarro-Teulon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrclinonc.2011.160" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ladjemi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Corgnac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morisseau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2826" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00491487v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zohra Ladjemi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-010-0869-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00508402v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2010.07.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482710v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201000062" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C91F097353827BCA7F14560C29E97EC00153B85B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03108425v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Papin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnans" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Darido" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Raye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903747107" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431431v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Larbouret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdp496" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00531603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ricaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutaleb" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.110.080226" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha-Zohra Ladjemi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.04.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452525v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hindorf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2009.2026921" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414283v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez-Rueda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corgnac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420547v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Teulon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alshoukr" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07101.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00442929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Santoro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.109.066993" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446432v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200925121155" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292535v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menkarios" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faurous" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-4698" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00337542v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Ozsahin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kramar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Peters" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Atencio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-08-0700" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00325786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Germain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzn047" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346780v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kucharczak" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zappulla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-0196" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00281555v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2008.03.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311037v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raymond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1359.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192336v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00225077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.07.2372" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192243v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ass&#233;nat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315490v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannequin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Surrel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.08.023" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153693v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#232;zenas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-06-2302" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117023v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00094862v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Cunat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr969" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090458v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zouhair" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemanski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-5-62" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00103325v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Glaussel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-4-75" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Curtis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hirsch" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brettreich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-120002929" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706426v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353511v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690437v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rocheblave" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353444v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353050v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>