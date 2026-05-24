--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Pèlegrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9254-2648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-3167-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and selection of optimal ErbB-targeting bispecific antibodies in pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dhommée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1168444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinoembryonic Antigen–Related Cell Adhesion Molecule Type 5 Receptor–Targeted Fluorescent Intraoperative Molecular Imaging Tracer for Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feredun Azari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben P J Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.e2252885. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2022.52885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Biologics’ Effectiveness in Clinical Oncology: From the Combination of Two Monoclonal Antibodies to Oligoclonal Antibody Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (18), pp.4620. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13184620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral activity of the Pan-HER (Sym013) antibody mixture in gemcitabine-resistant pancreatic cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1914883. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2021.1914883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Müllerian hormone (AMH) autocrine signaling promotes survival and proliferation of ovarian cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.2231. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81819-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Müllerian hormone concentration regulates activin receptor-like kinase-2/3 expression levels with opposing effects on ovarian cancer cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3892/ijo.2021.5223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal CEA-Targeted Image-Guided Colorectal Cancer Surgery using 111In-Labeled SGM-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Marie de Gooyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortuné M.K. Elekonawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel van der Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (22), pp.5934-5942. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-20-2255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Anti-Tumor Efficacy of the Dual HER3-EGFR Antibody MEHD7945a Combined with Ionizing Irradiation in Cervical Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Demontoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (5), pp.1039-1051. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2019.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of HER1, HER2 and HER3 by time-resolved Förster resonance energy transfer in FFPE triple-negative breast cancer samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ho-Pun-Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissière-Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Simony-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (3), pp.397-404. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-019-0670-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biasing HER4 tyrosine kinase signaling with antibodies: Induction of cell death by antibody‐dependent HER4 intracellular domain trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (7), pp.2508-2525. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cas.14458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity and pharmacokinetic profile of SGM-101, a fluorescent anti-CEA chimeric antibody for fluorescence imaging of tumors in patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.409--415. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxrep.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITCH-dependent proteasomal degradation of c-FLIP induced by the anti-HER3 antibody 9F7-F11 promotes DR5/caspase 8-mediated apoptosis of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12964-019-0413-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02280785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recycling anti-transferrin receptor-1 monoclonal antibody as an efficient therapy for erythroleukemia through target up-regulation and antibody-dependent cytotoxic effector functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2018.1564510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An auristatin‐based antibody‐drug conjugate targeting HER3 enhances the radiation response in pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (7), pp.1838-1851. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.32273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02074060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic analysis reveals AK2 as potential biomarker for late normal tissue radiotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.142. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13014-019-1351-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targets for MAbs: innovative approaches for their discovery & validation, LabEx MAbImprove 6 th antibody industrial symposium, June 25-26, 2018, Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Turtoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.812-825. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2019.1612691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Guided Surgery in Patients with Pancreatic Cancer: First Results of a Clinical Trial Using SGM-101, a Novel Carcinoembryonic Antigen-Targeting, Near-Infrared Fluorescent Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoogstins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Boogerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babs Sibinga Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sven D. Mieog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Jan Swijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (11), pp.3350-3357. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1245/s10434-018-6655-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and effectiveness of SGM-101, a fluorescent antibody targeting carcinoembryonic antigen, for intraoperative detection of colorectal cancer: a dose-escalation pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Boogerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoogstins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Kusters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henricus Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(17)30395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the NRG1/HER3 pathway in tumor cells and cancer-associated fibroblasts with an anti-neuregulin 1 antibody inhibits tumor growth in pre-clinical models of pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Canterel-Thouennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.227-236. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-drug conjugates: Design and development for therapy and imaging in and beyond cancer, LabEx MAbImprove industrial workshop, July 27–28, 2017, Tours, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.210-221. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2017.1412130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The humanized anti-human AMHRII mAb 3C23K exerts an anti-tumor activity against human ovarian cancer through tumor-associated macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Bougherara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariba Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (59), pp.99950-99965. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.21556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Activity of Anti-AXL Antibody against Triple-Negative Breast Cancer Patient-Derived Xenografts and Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Radosevic-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2806 - 2816. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGM-101: An innovative near-infrared dye-antibody conjugate that targets CEA for fluorescence-guided surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boonstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suronc.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuregulin 1 Allosterically Enhances the Antitumor Effects of the Noncompeting Anti-HER3 Antibody 9F7-F11 by Increasing Its Binding to HER3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (7), pp.1312-1323. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-tumor efficacy of 3C23K, a glyco-engineered humanized anti-MISRII antibody, in an ovarian cancer model is mainly mediated by engagement of immune effector cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (23), pp.37061-37079. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.15715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnane X-receptor promotes stem cell-mediated colon cancer relapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (35), pp.56558-56573. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.10646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocrine Secretion of Progastrin Promotes the Survival and Self-Renewal of Colon Cancer Stem-like Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pascussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Louise Lagerqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (12), pp.3618 - 3628. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-HER3 (ErbB3) therapeutic antibody 9F7-F11 induces HER3 ubiquitination and degradation in tumors through JNK1/2- dependent ITCH/AIP4 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (24), pp.37013-37029. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.9455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent or sequential letrozole with adjuvant breast radiotherapy: final results of the CO-HO-RT phase II randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.474-480. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdv602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T lymphocytes to predict radiation-induced late effects in normal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14737159.2017.1271715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual targeting of HER1/EGFR and HER2 with cetuximab and trastuzumab in patients with metastatic pancreatic cancer after gemcitabine failure: results of the &amp;quot;THERAPY&amp;quot;phase 1-2 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tubiana-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (14), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.3473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of HER3 targeting in cancer using monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abdul-Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maicol Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshit Lindzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.839-844. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1423645112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HER3/ERBB3 receptor: the dark side of the ERBB planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (5), pp.465-468. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153105002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralization of KIT Oncogenic Signaling in Leukemia with Antibodies Targeting KIT Membrane Proximal Domain 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (11), pp.2595-2605. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-15-0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late side-effects after curative intent radiotherapy: Identification of hypersensitive patients for personalized strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.312-319. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced CD8 T-lymphocyte Apoptosis as a Predictor of Breast Fibrosis After Radiotherapy: Results of the Prospective Multicenter French Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (12), pp.1965-1973. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical validation of AXL receptor as a target for antibody-based pancreatic cancer immunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (47), pp.5405-14. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2013.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00916587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HER3 as biomarker and therapeutic target in pancreatic cancer: new insights in pertuzumab therapy in preclinical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (16), pp.7138-7148. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.2231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAbImprove: a French &amp;quot;Laboratoire d'excellence&amp;quot; (LabEx) dedicated to therapeutic antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Pelegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.803--4. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.29262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage-centered signaling pathways are effectively activated during low dose-rate Auger radioimmunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 Suppl, pp.e75-83. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00981411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human Mullerian inhibiting substance type II receptor as immunotherapy target for ovarian cancer. Validation using the mAb 12G4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1314--26. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.29316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HER3 domain 1 and 3 antibodies reduce tumor growth by hindering HER2/HER3 dimerization and AKT-induced MDM2, XIAP, and FoxO1 phosphorylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.335-47. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1593/neo.121960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Internalizing Anti-HER2 mAbs and Non-Internalizing Anti-CEA mAbs in Alpha-Radioimmunotherapy of Small Volume Peritoneal Carcinomatosis Using (2) (1) (2)Pb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69613. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides in Receptor-Mediated Radiotherapy: From Design to the Clinical Application in Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.332. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2013.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensibilité individuelle : les tests vont changer nos pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (5-6), pp.337-343. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2013.07.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoptosis and p53 are not involved in the anti-tumor efficacy of (125)I-labeled monoclonal antibodies targeting the cell membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-domain antibody-based and linker-free bispecific antibodies targeting FcγRIII induce potent antitumor activity without recruiting regulatory T cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Petiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (8), pp.1481-1491. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Pancreatic Carcinoma, Dual EGFR/HER2 Targeting with Cetuximab/Trastuzumab Is More Effective than Treatment with Trastuzumab/Erlotinib or Lapatinib Alone: Implication of Receptors' Down-regulation and Dimers' Disruption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.121-30. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1593/neo.111602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00682017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence resonance energy transfer (TR-FRET) to analyze the disruption of EGFR/HER2 dimers: a new method to evaluate the efficiency of targeted therapy using monoclonal antibodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallaghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peyrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (13), pp.11337-45. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.223503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00576598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD4 ligation excludes the Carma1-Bcl10-MALT1 complex from GM1-positive membrane rafts in CD3/CD28 activated T cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 270 (1), pp.40-6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2011.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00588709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical radioimmunotherapy-the role of radiobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (12), pp.720--734. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrclinonc.2011.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination with human anti-trastuzumab anti-idiotype scFv reverses HER2 immunological tolerance and induces tumor immunity in MMTV.f.huHER2(Fo5) mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Corgnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.R17. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr2826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00649414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HER2 vaccines: new prospects for breast cancer therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (9), pp.1295-312. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00262-010-0869-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00491487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lipid-modulating effects of a CD4-specific recombinant antibody correlate with ZAP-70 segregation outside membrane rafts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (2), pp.62-9. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imlet.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00508402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclization of peptides through a urea bond: application to the Arg-Gly-Asp tripeptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.1083-92. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201000062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00482710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symplekin promotes tumorigenicity by up-regulating claudin-2 expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Darido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Raye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (6), pp.2628-2633. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0903747107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cetuximab and trastuzumab are superior to gemcitabine in the treatment of human pancreatic carcinoma xenografts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault-Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ho-Pun-Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.98-103. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdp496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00431431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief intraperitoneal radioimmunotherapy of small peritoneal carcinomatosis using high activities of noninternalizing 125I-labeled monoclonal antibodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (11), pp.1748-55. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.110.080226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00531603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anti-HER2 vaccines: The HER2 immunotargeting future?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha-Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00396298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mouse Model on Pre-Clinical Dosimetry in Targeted Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hindorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (12), pp.2076-2085. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2009.2026921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00452525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A llama single domain anti-idiotypic antibody mimicking HER2 as a vaccine: Immunogenicity and efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Alvarez-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Béhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corgnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (35), pp.4826-4833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llama single-domain antibodies directed against nonconventional epitopes of tumor-associated carcinoembryonic antigen absent from nonspecific cross-reacting antigen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Alshoukr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276 (14), pp.3881-93. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07101.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninternalizing monoclonal antibodies are suitable candidates for 125I radioimmunotherapy of small-volume peritoneal carcinomatosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2033-41. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.109.066993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00442929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Bispecific antibodies: what future?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.1155-8. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/200925121155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00446432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjuvant Radioimmunotherapy Trial with Iodine-131-Labeled Anti-Carcinoembryonic Antigen Monoclonal Antibody F6 F(ab')2 after Resection of Liver Metastases from Colorectal Cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Menkarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Faurous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (11), pp.3487-93. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-4698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00292535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleotide polymorphisms, apoptosis, and the development of severe late adverse effects after radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Ozsahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kramar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P Atencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (19), pp.6284-8. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-08-0700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redirecting NK cells mediated tumor cell lysis by a new recombinant bifunctional protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (11), pp.665-72. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/protein/gzn047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00325786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Cadherin expression inhibits myogenesis and induces myoblast transformation via Rac1 GTPase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Zappulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (16), pp.6559-68. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-penetrating and cell-targeting peptides in drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1786 (2), pp.126-38. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbcan.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00281555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Membrane is a More Sensitive Target than Cytoplasm to Dense Ionization Produced by Auger Electrons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 170 (2), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RR1359.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00311037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anti-EGFR and anti-HER2 monoclonal antibodies against pancreatic carcinomas]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (10), pp.800-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00192336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocurability by targeting tumor necrosis factor-alpha using a bispecific antibody in carcinoembryonic antigen transgenic mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69 (4), pp.1231-7. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2007.07.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00225077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Combination of anti-EGFR and anti-HER2 antibodies: hope in pancreatic cancer treatment]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Assénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (10), pp.860-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00192243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-catenin/Tcf-4 inhibition after progastrin targeting reduces growth and drives differentiation of intestinal tumors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 133 (5), pp.1554-68. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2007.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo Therapeutic Synergism of Anti-Epidermal Growth Factor Receptor and Anti-HER2 Monoclonal Antibodies against Pancreatic Carcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thèzenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha-Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (11), pp.3356-62. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-06-2302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new cyclic RGD peptides for specific tumor cell targeting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letrozole sensitizes breast cancer cells to ionizing radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Cunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Ozsahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.R156-63. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00094862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic impact of epidermal growth factor receptor (EGFR) expression on loco-regional recurrence after preoperative radiotherapy in rectal cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.62. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-5-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00090458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully human IgG and IgM antibodies directed against the carcinoembryonic antigen (CEA) Gold 4 epitope and designed for radioimmunotherapy (RIT) of colorectal cancers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Glaussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.75. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-4-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00103325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTION OF A WATER SOLUBLE FULLERENE DERIVATIVE WITH REACTIVE OXYGEN SPECIES AND MODEL ENZYMATIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brettreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1), pp.49 - 67. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-120002929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTI-HUMAN-HER3 ANTIBODIES AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2012/156532. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGD tetracyclopeptide as a new tool for specific tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finland. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RGD tetracyclopeptides as a new tool for specific tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Helsinski, Finland. pp.380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RGD tetracyclopeptide for tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 th American Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montreal, Canada. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nouveaux peptides cycliques RGD pour le ciblage des tumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Réunion Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Pèlegrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9254-2648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-3167-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and selection of optimal ErbB-targeting bispecific antibodies in pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dhommée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1168444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinoembryonic Antigen–Related Cell Adhesion Molecule Type 5 Receptor–Targeted Fluorescent Intraoperative Molecular Imaging Tracer for Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feredun Azari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben P J Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory T Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.e2252885. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2022.52885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Müllerian hormone (AMH) autocrine signaling promotes survival and proliferation of ovarian cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.2231. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81819-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Müllerian hormone concentration regulates activin receptor-like kinase-2/3 expression levels with opposing effects on ovarian cancer cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3892/ijo.2021.5223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral activity of the Pan-HER (Sym013) antibody mixture in gemcitabine-resistant pancreatic cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1914883. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2021.1914883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Biologics’ Effectiveness in Clinical Oncology: From the Combination of Two Monoclonal Antibodies to Oligoclonal Antibody Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (18), pp.4620. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13184620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of HER1, HER2 and HER3 by time-resolved Förster resonance energy transfer in FFPE triple-negative breast cancer samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ho-Pun-Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissière-Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Simony-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (3), pp.397-404. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-019-0670-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biasing HER4 tyrosine kinase signaling with antibodies: Induction of cell death by antibody‐dependent HER4 intracellular domain trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (7), pp.2508-2525. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cas.14458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Anti-Tumor Efficacy of the Dual HER3-EGFR Antibody MEHD7945a Combined with Ionizing Irradiation in Cervical Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Demontoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (5), pp.1039-1051. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2019.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal CEA-Targeted Image-Guided Colorectal Cancer Surgery using 111In-Labeled SGM-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Marie de Gooyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortuné M.K. Elekonawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirée Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel van der Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (22), pp.5934-5942. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-20-2255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomic analysis reveals AK2 as potential biomarker for late normal tissue radiotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.142. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13014-019-1351-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targets for MAbs: innovative approaches for their discovery & validation, LabEx MAbImprove 6 th antibody industrial symposium, June 25-26, 2018, Montpellier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Turtoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.812-825. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2019.1612691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An auristatin‐based antibody‐drug conjugate targeting HER3 enhances the radiation response in pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (7), pp.1838-1851. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.32273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02074060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recycling anti-transferrin receptor-1 monoclonal antibody as an efficient therapy for erythroleukemia through target up-regulation and antibody-dependent cytotoxic effector functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2018.1564510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITCH-dependent proteasomal degradation of c-FLIP induced by the anti-HER3 antibody 9F7-F11 promotes DR5/caspase 8-mediated apoptosis of tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Communication and Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12964-019-0413-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02280785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity and pharmacokinetic profile of SGM-101, a fluorescent anti-CEA chimeric antibody for fluorescence imaging of tumors in patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.409--415. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxrep.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and effectiveness of SGM-101, a fluorescent antibody targeting carcinoembryonic antigen, for intraoperative detection of colorectal cancer: a dose-escalation pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Boogerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoogstins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda Kusters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henricus Handgraaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Gastroenterology &amp; Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-1253(17)30395-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the NRG1/HER3 pathway in tumor cells and cancer-associated fibroblasts with an anti-neuregulin 1 antibody inhibits tumor growth in pre-clinical models of pancreatic cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Canterel-Thouennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.227-236. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-drug conjugates: Design and development for therapy and imaging in and beyond cancer, LabEx MAbImprove industrial workshop, July 27–28, 2017, Tours, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.210-221. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19420862.2017.1412130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Guided Surgery in Patients with Pancreatic Cancer: First Results of a Clinical Trial Using SGM-101, a Novel Carcinoembryonic Antigen-Targeting, Near-Infrared Fluorescent Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoogstins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Boogerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babs Sibinga Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sven D. Mieog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Jan Swijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (11), pp.3350-3357. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1245/s10434-018-6655-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Activity of Anti-AXL Antibody against Triple-Negative Breast Cancer Patient-Derived Xenografts and Metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Radosevic-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2806 - 2816. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-1316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The humanized anti-human AMHRII mAb 3C23K exerts an anti-tumor activity against human ovarian cancer through tumor-associated macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Bougherara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariba Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (59), pp.99950-99965. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.21556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGM-101: An innovative near-infrared dye-antibody conjugate that targets CEA for fluorescence-guided surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boonstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suronc.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuregulin 1 Allosterically Enhances the Antitumor Effects of the Noncompeting Anti-HER3 Antibody 9F7-F11 by Increasing Its Binding to HER3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (7), pp.1312-1323. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-tumor efficacy of 3C23K, a glyco-engineered humanized anti-MISRII antibody, in an ovarian cancer model is mainly mediated by engagement of immune effector cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (23), pp.37061-37079. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.15715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnane X-receptor promotes stem cell-mediated colon cancer relapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Planque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (35), pp.56558-56573. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.10646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocrine Secretion of Progastrin Promotes the Survival and Self-Renewal of Colon Cancer Stem-like Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pascussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Louise Lagerqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (12), pp.3618 - 3628. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-HER3 (ErbB3) therapeutic antibody 9F7-F11 induces HER3 ubiquitination and degradation in tumors through JNK1/2- dependent ITCH/AIP4 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Clorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (24), pp.37013-37029. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.9455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T lymphocytes to predict radiation-induced late effects in normal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14737159.2017.1271715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent or sequential letrozole with adjuvant breast radiotherapy: final results of the CO-HO-RT phase II randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gutowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.474-480. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdv602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of HER3 targeting in cancer using monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abdul-Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maicol Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshit Lindzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.839-844. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1423645112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HER3/ERBB3 receptor: the dark side of the ERBB planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (5), pp.465-468. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153105002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralization of KIT Oncogenic Signaling in Leukemia with Antibodies Targeting KIT Membrane Proximal Domain 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (11), pp.2595-2605. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-15-0321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late side-effects after curative intent radiotherapy: Identification of hypersensitive patients for personalized strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.312-319. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced CD8 T-lymphocyte Apoptosis as a Predictor of Breast Fibrosis After Radiotherapy: Results of the Prospective Multicenter French Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (12), pp.1965-1973. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual targeting of HER1/EGFR and HER2 with cetuximab and trastuzumab in patients with metastatic pancreatic cancer after gemcitabine failure: results of the &amp;quot;THERAPY&amp;quot;phase 1-2 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Tubiana-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (14), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.3473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical validation of AXL receptor as a target for antibody-based pancreatic cancer immunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Neiveyans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (47), pp.5405-14. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2013.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00916587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HER3 as biomarker and therapeutic target in pancreatic cancer: new insights in pertuzumab therapy in preclinical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Leconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (16), pp.7138-7148. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.2231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAbImprove: a French &amp;quot;Laboratoire d'excellence&amp;quot; (LabEx) dedicated to therapeutic antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Pelegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.803--4. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.29262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human Mullerian inhibiting substance type II receptor as immunotherapy target for ovarian cancer. Validation using the mAb 12G4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mAbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.1314--26. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mabs.29316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage-centered signaling pathways are effectively activated during low dose-rate Auger radioimmunotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 Suppl, pp.e75-83. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00981411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides in Receptor-Mediated Radiotherapy: From Design to the Clinical Application in Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.332. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2013.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Internalizing Anti-HER2 mAbs and Non-Internalizing Anti-CEA mAbs in Alpha-Radioimmunotherapy of Small Volume Peritoneal Carcinomatosis Using (2) (1) (2)Pb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bobyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e69613. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0069613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoptosis and p53 are not involved in the anti-tumor efficacy of (125)I-labeled monoclonal antibodies targeting the cell membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensibilité individuelle : les tests vont changer nos pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (5-6), pp.337-343. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2013.07.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HER3 domain 1 and 3 antibodies reduce tumor growth by hindering HER2/HER3 dimerization and AKT-induced MDM2, XIAP, and FoxO1 phosphorylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.335-47. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1593/neo.121960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-domain antibody-based and linker-free bispecific antibodies targeting FcγRIII induce potent antitumor activity without recruiting regulatory T cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Petiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (8), pp.1481-1491. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Pancreatic Carcinoma, Dual EGFR/HER2 Targeting with Cetuximab/Trastuzumab Is More Effective than Treatment with Trastuzumab/Erlotinib or Lapatinib Alone: Implication of Receptors' Down-regulation and Dimers' Disruption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neoplasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.121-30. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1593/neo.111602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00682017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD4 ligation excludes the Carma1-Bcl10-MALT1 complex from GM1-positive membrane rafts in CD3/CD28 activated T cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 270 (1), pp.40-6. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2011.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00588709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical radioimmunotherapy-the role of radiobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (12), pp.720--734. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrclinonc.2011.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence resonance energy transfer (TR-FRET) to analyze the disruption of EGFR/HER2 dimers: a new method to evaluate the efficiency of targeted therapy using monoclonal antibodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallaghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peyrusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (13), pp.11337-45. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.223503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00576598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination with human anti-trastuzumab anti-idiotype scFv reverses HER2 immunological tolerance and induces tumor immunity in MMTV.f.huHER2(Fo5) mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Corgnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.R17. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr2826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00649414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclization of peptides through a urea bond: application to the Arg-Gly-Asp tripeptide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.1083-92. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201000062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00482710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symplekin promotes tumorigenicity by up-regulating claudin-2 expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Darido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Raye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (6), pp.2628-2633. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0903747107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lipid-modulating effects of a CD4-specific recombinant antibody correlate with ZAP-70 segregation outside membrane rafts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (2), pp.62-9. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imlet.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00508402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cetuximab and trastuzumab are superior to gemcitabine in the treatment of human pancreatic carcinoma xenografts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault-Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ho-Pun-Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.98-103. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdp496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00431431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief intraperitoneal radioimmunotherapy of small peritoneal carcinomatosis using high activities of noninternalizing 125I-labeled monoclonal antibodies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (11), pp.1748-55. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.110.080226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00531603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HER2 vaccines: new prospects for breast cancer therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (9), pp.1295-312. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00262-010-0869-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00491487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A llama single domain anti-idiotypic antibody mimicking HER2 as a vaccine: Immunogenicity and efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Alvarez-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Béhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Corgnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (35), pp.4826-4833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mouse Model on Pre-Clinical Dosimetry in Targeted Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hindorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (12), pp.2076-2085. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2009.2026921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00452525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llama single-domain antibodies directed against nonconventional epitopes of tumor-associated carcinoembryonic antigen absent from nonspecific cross-reacting antigen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Behar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Alshoukr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 276 (14), pp.3881-93. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07101.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Bispecific antibodies: what future?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.1155-8. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/200925121155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00446432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninternalizing monoclonal antibodies are suitable candidates for 125I radioimmunotherapy of small-volume peritoneal carcinomatosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2033-41. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.109.066993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00442929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anti-HER2 vaccines: The HER2 immunotargeting future?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha-Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patbio.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00396298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Cadherin expression inhibits myogenesis and induces myoblast transformation via Rac1 GTPase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kucharczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Comunale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Zappulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (16), pp.6559-68. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjuvant Radioimmunotherapy Trial with Iodine-131-Labeled Anti-Carcinoembryonic Antigen Monoclonal Antibody F6 F(ab')2 after Resection of Liver Metastases from Colorectal Cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Menkarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Faurous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (11), pp.3487-93. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-07-4698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00292535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleotide polymorphisms, apoptosis, and the development of severe late adverse effects after radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Ozsahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kramar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P Atencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (19), pp.6284-8. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-08-0700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00337542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redirecting NK cells mediated tumor cell lysis by a new recombinant bifunctional protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Campigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Morisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (11), pp.665-72. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/protein/gzn047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00325786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-penetrating and cell-targeting peptides in drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1786 (2), pp.126-38. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbcan.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00281555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Membrane is a More Sensitive Target than Cytoplasm to Dense Ionization Produced by Auger Electrons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 170 (2), pp.192-200. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RR1359.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00311037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anti-EGFR and anti-HER2 monoclonal antibodies against pancreatic carcinomas]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (10), pp.800-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00192336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocurability by targeting tumor necrosis factor-alpha using a bispecific antibody in carcinoembryonic antigen transgenic mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69 (4), pp.1231-7. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2007.07.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00225077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Combination of anti-EGFR and anti-HER2 antibodies: hope in pancreatic cancer treatment]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Assénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (10), pp.860-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00192243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-catenin/Tcf-4 inhibition after progastrin targeting reduces growth and drives differentiation of intestinal tumors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 133 (5), pp.1554-68. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2007.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo Therapeutic Synergism of Anti-Epidermal Growth Factor Receptor and Anti-HER2 Monoclonal Antibodies against Pancreatic Carcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Navarro-Teulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thèzenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha-Zohra Ladjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (11), pp.3356-62. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-06-2302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00153693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new cyclic RGD peptides for specific tumor cell targeting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letrozole sensitizes breast cancer cells to ionizing radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Cunat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmut Ozsahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.R156-63. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00094862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic impact of epidermal growth factor receptor (EGFR) expression on loco-regional recurrence after preoperative radiotherapy in rectal cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bibeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.62. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-5-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00090458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully human IgG and IgM antibodies directed against the carcinoembryonic antigen (CEA) Gold 4 epitope and designed for radioimmunotherapy (RIT) of colorectal cancers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Glaussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ychou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.75. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2407-4-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00103325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTION OF A WATER SOLUBLE FULLERENE DERIVATIVE WITH REACTIVE OXYGEN SPECIES AND MODEL ENZYMATIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brettreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1), pp.49 - 67. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/FST-120002929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTI-HUMAN-HER3 ANTIBODIES AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Larbouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2012/156532. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGD tetracyclopeptide as a new tool for specific tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finland. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RGD tetracyclopeptides as a new tool for specific tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Helsinski, Finland. pp.380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New RGD tetracyclopeptide for tumor cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 th American Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montreal, Canada. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nouveaux peptides cycliques RGD pour le ciblage des tumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rocheblave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pèlegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Réunion Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7FAD2B5"/>
+    <w:nsid w:val="B9AB9E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-pelegrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9254-2648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-3167-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102843v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dhomm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1168444" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feredun Azari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben P J Meijer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory T Kennedy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.52885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#232;legrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184620" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruciamacchie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2021.1914883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Chauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Colombo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chentouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81819-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garambois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choblet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2021.5223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Marie de Gooyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortun&#233; M.K. Elekonawo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Bos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel van der Post" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-2255" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demontoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lenglet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zampieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2019.12.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037393v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ho-Pun-Cheung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re-Michot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Simony-Lafontaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0670-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lanotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.14458" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Framery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gutowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2019.04.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02280785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sampaio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-019-0413-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Neiveyans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Melhem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2018.1564510" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32273" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brengues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mang&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-019-1351-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Turtoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2019.1612691" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoogstins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Boogerd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babs Sibinga Mulder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sven D. Mieog" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Jan Swijnenburg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6655-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schaap" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Kusters" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Handgraaf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(17)30395-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ogier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Canterel-Thouennon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290096v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1412130" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Bougherara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Nemati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Massonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21556" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Du Manoir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1316" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boonstra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2017.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0886" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Estupina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Rajabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10646" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Failla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Louise Lagerqvist" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ollier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1497" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Poul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9455" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerns" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourgou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemanski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdv602" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2017.1271715" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005981v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3473" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02276327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdul-Hai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshit Lindzen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lavi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1423645112" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285139v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153105002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crepin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neiveyans" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-15-0321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02148578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.11.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6Z96CS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dat Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peignaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.10.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.487" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387994v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2231" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168048v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Pelegrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daguet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.29262" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bascoul-Mollevi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2014.01.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Salhi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.29316" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815985v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121960" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853390v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069613" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824440v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lozza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro-Teulon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2013.00247" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacombe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solassol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.07.137" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNVDJDHR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815724v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coelho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campigna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.111602" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00576598v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallaghe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrusson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.223503" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rigo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2011.03.025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962928v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pouget" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Navarro-Teulon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrclinonc.2011.160" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ladjemi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Corgnac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morisseau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2826" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00491487v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zohra Ladjemi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-010-0869-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00508402v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2010.07.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482710v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201000062" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C91F097353827BCA7F14560C29E97EC00153B85B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03108425v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Papin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnans" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Darido" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Raye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903747107" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431431v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Larbouret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdp496" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00531603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ricaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutaleb" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.110.080226" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha-Zohra Ladjemi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.04.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452525v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hindorf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2009.2026921" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414283v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez-Rueda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corgnac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420547v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Teulon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alshoukr" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07101.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00442929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Santoro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.109.066993" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446432v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200925121155" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292535v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menkarios" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faurous" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-4698" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00337542v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Ozsahin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kramar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Peters" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Atencio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-08-0700" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00325786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Germain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzn047" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346780v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kucharczak" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zappulla" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-0196" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00281555v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2008.03.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311037v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raymond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1359.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192336v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00225077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.07.2372" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192243v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ass&#233;nat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315490v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannequin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Surrel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.08.023" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153693v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#232;zenas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-06-2302" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117023v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00094862v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Cunat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr969" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090458v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zouhair" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemanski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-5-62" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00103325v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Glaussel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-4-75" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Curtis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hirsch" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brettreich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-120002929" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706426v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353511v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690437v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rocheblave" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353444v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353050v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-pelegrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9254-2648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-3167-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102843v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dhomm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Larbouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1168444" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feredun Azari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben P J Meijer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory T Kennedy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.52885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Colombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chentouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81819-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garambois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choblet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2021.5223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bruciamacchie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2021.1914883" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#232;legrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chard&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184620" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ho-Pun-Cheung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissi&#232;re-Michot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Simony-Lafontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0670-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lanotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cas.14458" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demontoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lenglet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zampieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2019.12.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Marie de Gooyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortun&#233; M.K. Elekonawo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Bos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel van der Post" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-2255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacombe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brengues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mang&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-019-1351-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Turtoi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2019.1612691" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32273" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Neiveyans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Melhem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2018.1564510" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02280785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clorennec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sampaio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-019-0413-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Framery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gutowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Muller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2019.04.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Boogerd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoogstins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Schaap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Kusters" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Handgraaf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(17)30395-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ogier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Canterel-Thouennon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Watier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1412130" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babs Sibinga Mulder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sven D. Mieog" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Jan Swijnenburg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-018-6655-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Radosevic-Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Du Manoir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-1316" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Bougherara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Nemati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Massonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21556" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371819v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boonstra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2017.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0886" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Estupina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontayne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Rajabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10646" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Failla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Louise Lagerqvist" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ollier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1497" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02297403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Poul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9455" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2017.1271715" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerns" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourgou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemanski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutowski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdv602" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02276327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdul-Hai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshit Lindzen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lavi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1423645112" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153105002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crepin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neiveyans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Auclair" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-15-0321" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02148578v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.11.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6Z96CS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338826v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Dat Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peignaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.10.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005981v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tubiana-Mathieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3473" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.487" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02387994v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2231" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168048v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Pelegrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daguet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.29262" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02168055v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pouget" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Salhi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.29316" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981411v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bascoul-Mollevi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2014.01.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824440v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lozza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro-Teulon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viv&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2013.00247" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bobyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069613" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372002v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacombe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solassol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.07.137" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNVDJDHR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815985v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.121960" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coelho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Campigna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.111602" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588709v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rigo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2011.03.025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962928v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pouget" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Navarro-Teulon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cartron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrclinonc.2011.160" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00576598v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallaghe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrusson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.223503" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ladjemi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Corgnac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morisseau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2826" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482710v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201000062" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C91F097353827BCA7F14560C29E97EC00153B85B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03108425v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buchert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Papin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnans" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Darido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Raye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903747107" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00508402v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2010.07.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431431v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Larbouret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdp496" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00531603v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ricaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutaleb" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.110.080226" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00491487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zohra Ladjemi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-010-0869-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez-Rueda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corgnac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00452525v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hindorf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2009.2026921" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420547v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Teulon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alshoukr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07101.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00446432v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200925121155" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00442929v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Santoro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.109.066993" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00396298v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha-Zohra Ladjemi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.04.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346780v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kucharczak" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zappulla" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-0196" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292535v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ychou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Menkarios" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faurous" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-07-4698" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00337542v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Ozsahin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kramar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Peters" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Atencio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-08-0700" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00325786v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Germain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzn047" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00281555v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2008.03.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311037v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raymond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chouin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1359.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192336v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00225077v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.07.2372" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00192243v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ass&#233;nat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315490v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannequin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Surrel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.08.023" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00153693v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#232;zenas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-06-2302" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117023v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Cavelier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00094862v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Cunat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr969" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090458v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zouhair" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemanski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-5-62" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00103325v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Glaussel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-4-75" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Curtis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hirsch" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brettreich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/FST-120002929" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706426v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353511v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690437v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rocheblave" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353444v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353050v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>