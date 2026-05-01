--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -66,16749 +66,17246 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resilient Variant of the Ring Star Problem</w:t>
+                <w:t xml:space="preserve">Stability factor for robust balancing of transfer lines under task processing time uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Khamphousone</w:t>
+                <w:t xml:space="preserve">Rui Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Toubaline</w:t>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.22285⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2026.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207773v1</w:t>
+                <w:t xml:space="preserve">hal-05586797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivable two-fault-tolerant ring star problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Resilient Variant of the Ring Star Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Khamphousone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh T.M. Truong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Toubaline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107225⟩</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (2), pp.199-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.22285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207731v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum-cardinality global defensive alliances in general graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Survivable two-fault-tolerant ring star problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh T.M. Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Toubaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-025-06571-2⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.107225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154883v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survivable variant of the ring star problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimum-cardinality global defensive alliances in general graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Toubaline</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 349 (3), pp.1891-1931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-025-06571-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/NET.22193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04451805v1</w:t>
+                <w:t xml:space="preserve">hal-05154883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new upper bound based on Dantzig-Wolfe decomposition to maximize the stability radius of a simple assembly line under uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A survivable variant of the ring star problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Khamphousone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Toubaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 313 (3), pp.1015-1030. </w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 (2), pp.324-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.08.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/NET.22193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192659v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online method for robust target tracking using a wireless sensor network</w:t>
+                <w:t xml:space="preserve">A new upper bound based on Dantzig-Wolfe decomposition to maximize the stability radius of a simple assembly line under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+                <w:t xml:space="preserve">Rui S. Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.120549⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313 (3), pp.1015-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119961v1</w:t>
+                <w:t xml:space="preserve">hal-04192659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vertex-separator-based integer linear programming formulation for the partitioned Steiner tree problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An online method for robust target tracking using a wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengfan Ma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mingyu Xiao</w:t>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106151⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.120549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.120549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978131v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarm intelligence, exact and matheuristic approaches for minimum weight directed dominating set problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A vertex-separator-based integer linear programming formulation for the partitioned Steiner tree problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengfan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyang Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallikarjun Rao Nakkala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
+                <w:t xml:space="preserve">Mingyu Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109, pp.104647. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.106151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545069v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving robust bin-packing problems with a branch-and-price approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability factor for robust balancing of simple assembly lines under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Schepler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Andry Rasamimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Pirogov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.05.041⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.113-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2022.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265396v1</w:t>
+                <w:t xml:space="preserve">hal-03631880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability factor for robust balancing of simple assembly lines under uncertainty</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swarm intelligence, exact and matheuristic approaches for minimum weight directed dominating set problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Pirogov</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mallikarjun Rao Nakkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 318, pp.113-132. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.104647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2022.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631880v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust balancing of transfer lines with blocks of uncertain parallel tasks under fixed cycle time and space restrictions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Solving robust bin-packing problems with a branch-and-price approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Schepler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 290 (3), pp.946-955. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.08.038⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 297 (3), pp.831-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003764v1</w:t>
+                <w:t xml:space="preserve">hal-03265396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-start iterated local search, exact and matheuristic approaches for minimum capacitated dominating set problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal robustness for scheduling a target tracking mission using wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.105321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2021.107437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03216800v1</w:t>
+                <w:t xml:space="preserve">hal-03216813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus distance-aware lifetime maximization of video camera-based wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.5-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-019-09428-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning a multi-sensors search for a moving target considering traveling costs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jaillet</w:t>
+                <w:t xml:space="preserve">Robust balancing of transfer lines with blocks of uncertain parallel tasks under fixed cycle time and space restrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Pirogov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 292 (2), pp.469-482. </w:t>
+              <w:t xml:space="preserve">, 2021, 290 (3), pp.946-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134042v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal robustness for scheduling a target tracking mission using wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-start iterated local search, exact and matheuristic approaches for minimum capacitated dominating set problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallikarjun Rao Nakkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 132, pp.105321. </w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.107437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2021.107437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216813v1</w:t>
+                <w:t xml:space="preserve">hal-03216800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust scheduling for target tracking using wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Planning a multi-sensors search for a moving target considering traveling costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Lersteau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Patrick Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116, pp.104873. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 292 (2), pp.469-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2019.104873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428547v1</w:t>
+                <w:t xml:space="preserve">hal-03134042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Efficient Autopilot Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust scheduling for target tracking using wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Tréhin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.104873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2019.104873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477316v1</w:t>
+                <w:t xml:space="preserve">hal-02428547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two hybrid metaheuristic approaches for the covering salesman problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkatesh Pandiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (19), pp.15643-15663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00521-020-04898-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards effective exact methods for the Maximum Balanced Biclique Problem in bipartite graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Energy Efficient Autopilot Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310019v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact approach to extend network lifetime in a general class of wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards effective exact methods for the Maximum Balanced Biclique Problem in bipartite graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 433-434, pp.274 - 291. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269 (3), pp.834-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684580v1</w:t>
+                <w:t xml:space="preserve">hal-02310019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for lifetime maximization in camera sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An exact approach to extend network lifetime in a general class of wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 385-386, pp.475-491. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.01.017⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 433-434, pp.274 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435942v1</w:t>
+                <w:t xml:space="preserve">hal-01684580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Savings in Networks-on-Chip with Smart Temporal Shielding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Minimum energy target tracking with coverage guarantee in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2017.1500⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265 (3), pp.795-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576071v1</w:t>
+                <w:t xml:space="preserve">hal-01588045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Cyclic K-conflict-free Shortest Path Problem in a Network-on-chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bit-Accurate Energy Estimation for Networks-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boureima Zerbo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Créput</w:t>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer &amp; Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15344/2456-4451/2017/115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01588051v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple neighborhood search, tabu search and ejection chains for the multi-depot open vehicle routing problem</w:t>
+                <w:t xml:space="preserve">Optimizing the Cyclic K-conflict-free Shortest Path Problem in a Network-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Soto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Boureima Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Reinholz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
+                <w:t xml:space="preserve">Jean-Charles Créput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 107, pp.211-222. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer &amp; Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.115.1-115.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15344/2456-4451/2017/115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493138v1</w:t>
+                <w:t xml:space="preserve">hal-01588051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the performance of embedded systems with variable neighborhood search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Heuristics for lifetime maximization in camera sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abraham Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2016.12.034⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 385-386, pp.475-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438796v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum energy target tracking with coverage guarantee in wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Energy Savings in Networks-on-Chip with Smart Temporal Shielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.08.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Journal of Low Power Electronics, 13 (3), pp.441-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2017.1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01588045v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit-Accurate Energy Estimation for Networks-on-Chip</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiple neighborhood search, tabu search and ejection chains for the multi-depot open vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reinholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525086v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial target coverage to extend the lifetime in wireless multi-role sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the performance of embedded systems with variable neighborhood search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.217-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2016.12.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/net.21682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01328424v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust scheduling of wireless sensor networks for target tracking under uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Two-Level Solution Approach to Solve the Clustered Capacitated Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Expósito Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.01.018⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.274-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2015.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254974v1</w:t>
+                <w:t xml:space="preserve">hal-01238825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the robustness for simple assembly lines with fixed cycle time and limited number of workstations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Formal Verification of Arithmetic Circuits by Function Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunxi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.03.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (12), pp.2131-2142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCAD.2016.2547898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301625v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Arithmetic Circuits by Function Extraction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Partial target coverage to extend the lifetime in wireless multi-role sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maciej Ciesielski</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCAD.2016.2547898⟩</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (1), pp.34-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.21682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404976v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Level Solution Approach to Solve the Clustered Capacitated Vehicle Routing Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust scheduling of wireless sensor networks for target tracking under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91, pp.274-289. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 252 (2), pp.407-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2015.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238825v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Scheduling Problems in Directional Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alok Singh</w:t>
+                <w:t xml:space="preserve">Maximizing the robustness for simple assembly lines with fixed cycle time and limited number of workstations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Rossi</w:t>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Battaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0305215X.2014.982633⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208, pp.123-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094522v1</w:t>
+                <w:t xml:space="preserve">hal-01301625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiple neighborhood search for dynamic memory allocation in embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (6), pp.719-749. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-015-9297-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving dynamic memory allocation problems in embedded systems with parallel variable neighborhood search strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Group Scheduling Problems in Directional Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abraham Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (12), pp.1651-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0305215X.2014.982633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2014.11.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01119892v1</w:t>
+                <w:t xml:space="preserve">hal-01094522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact approaches for lifetime maximization in connectivity constrained wireless multi-role sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving dynamic memory allocation problems in embedded systems with parallel variable neighborhood search strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 241 (1), pp.28-38. </w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.85-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058321v1</w:t>
+                <w:t xml:space="preserve">hal-01119892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting-plane-based algorithms for two branch vertices related spanning tree problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exact approaches for lifetime maximization in connectivity constrained wireless multi-role sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shyam Sundar</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241 (1), pp.28-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11081-013-9219-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871855v1</w:t>
+                <w:t xml:space="preserve">hal-01058321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A column generation approach to extend lifetime in wireless sensor networks with coverage and connectivity constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GRASP with ejection chains for the dynamic memory allocation in embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (Part B), pp.220-230. </w:t>
+              <w:t xml:space="preserve">Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (8), pp.1515-1527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2013.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00500-013-1157-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925223v1</w:t>
+                <w:t xml:space="preserve">hal-00930992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRASP with ejection chains for the dynamic memory allocation in embedded systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cutting-plane-based algorithms for two branch vertices related spanning tree problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rafael Marti</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Sundar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (8), pp.1515-1527. </w:t>
+              <w:t xml:space="preserve">Optimization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (4), pp.855-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00500-013-1157-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11081-013-9219-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930992v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime maximization in wireless directional sensor network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A column generation approach to extend lifetime in wireless sensor networks with coverage and connectivity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 231 (1), pp.229-241. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (Part B), pp.220-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843362v1</w:t>
+                <w:t xml:space="preserve">hal-00925223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated design flow for the joint generation of control and interfaces from a business model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lifetime maximization in wireless directional sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berruet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2013.03.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (1), pp.229-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871860v1</w:t>
+                <w:t xml:space="preserve">hal-00843362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative approaches for a dynamic memory allocation problem in embedded systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An integrated design flow for the joint generation of control and interfaces from a business model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 231 (1), pp.34-42. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (6), pp.634-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2013.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832067v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm Based Exact Approach for Lifetime Maximization of Directional Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Iterative approaches for a dynamic memory allocation problem in embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (3), pp.1006-1021. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (1), pp.34-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2012.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871862v1</w:t>
+                <w:t xml:space="preserve">hal-00832067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheuristic approaches for Q-coverage problem versions in wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Genetic Algorithm Based Exact Approach for Lifetime Maximization of Directional Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (5), pp.609-626. </w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.1006-1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0305215X.2012.687732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757026v1</w:t>
+                <w:t xml:space="preserve">hal-00871862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New heuristics for two bounded-degree spanning tree problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Matheuristic approaches for Q-coverage problem versions in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (5), pp.609-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0305215X.2012.687732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.01.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00759530v1</w:t>
+                <w:t xml:space="preserve">hal-00757026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact approach for maximizing the lifetime of sensor networks with adjustable sensing ranges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MemExplorer: From C code to Memory Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (12), pp.3166-3176. </w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.394-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2012.1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687991v1</w:t>
+                <w:t xml:space="preserve">hal-00706626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the configuration robustness for parallel multi-purpose machines under setup cost constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An exact approach for maximizing the lifetime of sensor networks with adjustable sensing ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-011-0257-6⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (12), pp.3166-3176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654176v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model and a metaheuristic approach for a memory allocation problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New heuristics for two bounded-degree spanning tree problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Sundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10732-011-9165-3⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 195 (1), pp. 226-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601741v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity-and-hop-constrained design of electricity distribution networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maximizing the configuration robustness for parallel multi-purpose machines under setup cost constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-011-0257-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2011.10.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654182v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column generation algorithm for sensor coverage scheduling under bandwidth constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Connectivity-and-hop-constrained design of electricity distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (1), pp.48-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2011.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/net.20466⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649656v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MemExplorer: From C code to Memory Allocation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A mathematical model and a metaheuristic approach for a memory allocation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.149-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-011-9165-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2012.1201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00706626v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensitivity analysis to assess the completion time deviation for multi-purpose machines facing demand uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Column generation algorithm for sensor coverage scheduling under bandwidth constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 191 (1), pp.219-249. </w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.141-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-011-0996-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/net.20466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661995v1</w:t>
+                <w:t xml:space="preserve">hal-00649656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three new upper bounds on the chromatic number</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tabu search for multiprocessor scheduling: application to high level synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (2), pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217595911003132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.08.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00648347v1</w:t>
+                <w:t xml:space="preserve">hal-00414304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabu search for multiprocessor scheduling: application to high level synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A sensitivity analysis to assess the completion time deviation for multi-purpose machines facing demand uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (2), pp.201-212. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (1), pp.219-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217595911003132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-011-0996-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414304v1</w:t>
+                <w:t xml:space="preserve">hal-00661995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metaheuristic for the fixed job scheduling problem under spread time constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Three new upper bounds on the chromatic number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (6), pp.1045-1054. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (18), pp.2281-2289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417854v1</w:t>
+                <w:t xml:space="preserve">hal-00648347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robustness Measure of the Configuration of Multi-Purpose Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A metaheuristic for the fixed job scheduling problem under spread time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (04), pp.1013-1033. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (6), pp.1045-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207540802473997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547311v1</w:t>
+                <w:t xml:space="preserve">hal-00417854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing setup costs for parallel multi-purpose machines under load-balancing constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Robustness Measure of the Configuration of Multi-Purpose Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (04), pp.1013-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540802473997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258347v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimSED : un environnement pour modéliser et simuler des systèmes transitiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Minimizing setup costs for parallel multi-purpose machines under load-balancing constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, vol. 41, pp. 541-566</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 187 (3), pp.1115-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258355v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche orientée services pour l’aide au handicap</w:t>
+                <w:t xml:space="preserve">SimSED : un environnement pour modéliser et simuler des systèmes transitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Lankri</w:t>
+                <w:t xml:space="preserve">Jean-Louis Lallican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Abellard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
+                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, prépublication n°14 (fascicule n°2), pp.51-59</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 41, pp. 541-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01797435v1</w:t>
+                <w:t xml:space="preserve">hal-00258355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modelling Approach to Control a Handicap Technical Assistance System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche orientée services pour l’aide au handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lankri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïssam Belabbas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Alexandre Abellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Issue 8, Volume 3, pp.1460 - 1467</w:t>
+              <w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, prépublication n°14 (fascicule n°2), pp.51-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079066v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01797435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the reaction capabilities towards failures for a reconfigurable system architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de robustesse : configuration d'un parc de machines partiellement multifonctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Modelling Approach to Control a Handicap Technical Assistance System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssam Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 38/3-4, pp.373-397</w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Issue 8, Volume 3, pp.1460 - 1467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079078v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude de robustesse : configuration d'un parc de machines partiellement multifonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38/3-4, pp.373-397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flexibilité et Robustesse en Ordonnancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (91)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benders decomposition for robust balancing of production lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Kashou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Rossi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui S. Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivable Ring Star Problem under the failure of two hubs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A survivable variant of the Tree-Star Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Kurdyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Toubaline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Picardie Jules Vernes, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493437v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05571144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dantzig-Wolfe decomposition for robust balancing of a simple assembly line under uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A survivable variant of the Tree-Star problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Kurdyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Toubaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451791v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la production d'hydrogène vert renouvelable sous incertitudes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Survivable Ring Star Problem under the failure of two hubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tan Mai Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Toubaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Picardie Jules Vernes, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998126v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient and Survivable Ring Star Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabian Andres Castano Giraldo</w:t>
+                <w:t xml:space="preserve">Dantzig-Wolfe decomposition for robust balancing of a simple assembly line under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui S. Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Toubaline</w:t>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">25th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286851v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust version of the Ring Star Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Resilient and Survivable Ring Star Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Khamphousone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Andres Castano Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Toubaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595222v1</w:t>
+                <w:t xml:space="preserve">hal-04286851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust variant of the Ring Star Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabián Castaño</w:t>
+                <w:t xml:space="preserve">Optimisation de la production d'hydrogène vert renouvelable sous incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Spitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Toubaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Network Optimization Conference (INOC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637447v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust scheduling for target tracking with wireless sensor network considering spatial uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A robust variant of the Ring Star Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Khamphousone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabián Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Toubaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Network Optimization Conference (INOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aachen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48786/inoc.2022.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211902v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search space reduction in MILP approaches for the robust balancing of transfer lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Robust version of the Ring Star Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Khamphousone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Toubaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206497v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing the Resilient Ring Star Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Khamphousone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Andres Castano Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Toubaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de la recherche d’une cible par plusieurs capteurs avec considération du coût de déplacement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jaillet</w:t>
+                <w:t xml:space="preserve">Search space reduction in MILP approaches for the robust balancing of transfer lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Pirogov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508436v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du problème de bin-packing robuste par un algorithme de branch-and-price</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust scheduling for target tracking with wireless sensor network considering spatial uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485676v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization issues in phenotyping plateforms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Planification de la recherche d’une cible par plusieurs capteurs avec considération du coût de déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marek Zivcak</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308114v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement réactif pour le suivi de cibles mobiles : de la robustesse à la garantie de performance en ligne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charly Lersteau</w:t>
+                <w:t xml:space="preserve">Résolution du problème de bin-packing robuste par un algorithme de branch-and-price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Schepler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308078v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced MILP approach for maximizing the robustness of paced transfer lines with uncertain parallel tasks and fixed number of machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimization issues in phenotyping plateforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Brestic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Sytar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Zivcak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713722v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement robuste d’un réseau de capteurs sans fils pour le suivi de cibles mobiles avec communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement réactif pour le suivi de cibles mobiles : de la robustesse à la garantie de performance en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lersteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084121v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimality-based cuts generation for robust balancing of paced production lines with blocks of uncertain parallel tasks and space restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Pirogov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Conference on Operational Research (EURO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Aware Networks-on-Chip Cortex Inspired Communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bomel</w:t>
+                <w:t xml:space="preserve">Enhanced MILP approach for maximizing the robustness of paced transfer lines with uncertain parallel tasks and fixed number of machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Pirogov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">19th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576068v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch-and-price algorithm for robust bin packing with variable size items</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement robuste d’un réseau de capteurs sans fils pour le suivi de cibles mobiles avec communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint EURO/ORSC/ECCO Conference 2017 on Combinatorial Optimization (ECCO XXX – 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Koper, Slovenia</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518356v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust scheduling of assembly lines with and without parallel workstations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Schepler</w:t>
+                <w:t xml:space="preserve">A MILP approach for robust transfer line design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Pirogov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474542v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk-aware link power model for Networks-on-Chip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Energy Aware Networks-on-Chip Cortex Inspired Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PATMOS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525083v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MILP approach for robust transfer line design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A branch-and-price algorithm for robust bin packing with variable size items</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Schepler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">Joint EURO/ORSC/ECCO Conference 2017 on Combinatorial Optimization (ECCO XXX – 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Koper, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614455v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement robuste de réseaux de capteurs sans fil pour le suivi d’une cible mobile sous incertitudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Lersteau</w:t>
+                <w:t xml:space="preserve">Robust scheduling of assembly lines with and without parallel workstations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Schepler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275956v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximización de la Vida Útil en Redes de Sensores Inalámbricos con Rangos de Sensibilidad Ajustables mediante Generación de Columnas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crosstalk-aware link power model for Networks-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LACCEI International Multi-Conference for Engineering, Education, and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18687/LACCEI2016.1.1.295⟩</w:t>
+              <w:t xml:space="preserve">DASIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372219v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de consommation d'énergie des liens sensible au crosstalk pour les réseaux sur puces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement robuste de réseaux de capteurs sans fil pour le suivi d’une cible mobile sous incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bomel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449409v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’utilisation de réseaux de capteurs sans fil pour le suivi de cibles mobiles sous incertitudes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maximización de la Vida Útil en Redes de Sensores Inalámbricos con Rangos de Sensibilidad Ajustables mediante Generación de Columnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LACCEI International Multi-Conference for Engineering, Education, and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San José, Costa Rica. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18687/LACCEI2016.1.1.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129045v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-base de maximisation de durée de vie d’un réseau de capteurs sans fil avec contraintes de connectivité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Modèle de consommation d'énergie des liens sensible au crosstalk pour les réseaux sur puces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015 - 16e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">COMPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129047v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de ressources en voie descendante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l’utilisation de réseaux de capteurs sans fil pour le suivi de cibles mobiles sous incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF, 16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129042v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column generation and Benders' decomposition to maximize the lifetime in connected wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude multi-base de maximisation de durée de vie d’un réseau de capteurs sans fil avec contraintes de connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia M. Velasco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2015 - 16e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946472v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportation of handicapped persons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Allocation de ressources en voie descendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EU/MEeting on metaheuristics and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Istanbul, Turkey. pp.163-165</w:t>
+              <w:t xml:space="preserve">ROADEF, 16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967859v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Lifetime in Heterogeneous Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Maximisation de la durée de vie des réseaux de capteurs sans fil hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Raiconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Cerulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 44th Annual Conference of the Italian Operational Research Society (AIRO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Como, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067841v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du transport de personnes handicapées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Méthodes exactes de résolution du problème de maximisation de durée de vie d'un réseau de capteurs avec prise en compte de contraintes de connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+              <w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946478v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration de réseaux de capteurs sans fil pour le suivi de cibles mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lersteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function Extraction from Arithmetic Bit-level Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Duo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tampa, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes exactes de résolution du problème de maximisation de durée de vie d'un réseau de capteurs avec prise en compte de contraintes de connectivité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Optimisation du transport de personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946473v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVRP for the transportation of handicapped people</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Column generation and Benders' decomposition to maximize the lifetime in connected wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the LOT conference - A special EU/MEeting in memory of late Professor Arne Løkketangen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Molde, Norway. pp.3-4</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073026v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact approaches for power aware configuration of wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transportation of handicapped persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velsaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Telecommunications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">15th EU/MEeting on metaheuristics and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Istanbul, Turkey. pp.163-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022894v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournées de véhicules avec contraintes de clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Maximizing Lifetime in Heterogeneous Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Raiconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Cerulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 44th Annual Conference of the Italian Operational Research Society (AIRO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946562v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximisation de la durée de vie des réseaux de capteurs sans fil hétérogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">OVRP for the transportation of handicapped people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reinholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the LOT conference - A special EU/MEeting in memory of late Professor Arne Løkketangen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Molde, Norway. pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946477v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid Column Generation‐GRASP heuristic to extend the lifetime in wireless sensor networks with connectivity and coverage constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact approaches for power aware configuration of wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velsaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">INFORMS Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789529v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Solving the Clustered Capacitated Vehicle Routing Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Tournées de véhicules avec contraintes de clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Expósito Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th EU/ME workshop, EU/ME 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Hamburg, Germany. pp.110-115</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844693v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de maximisation de la durée de vie dans un réseau de capteurs sans fil directionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximisation du rayon de stabilité pour l'affectation d'opérations de durée incertaine sur une ligne d'assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Rossi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Battaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">14ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789531v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of multiple sinks to extend the lifetime in connected wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Solving the Clustered Capacitated Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Expósito Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Network Optimization Conference, INOC 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 14th EU/ME workshop, EU/ME 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Hamburg, Germany. pp.110-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00833158v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime maximization for wireless sensor networks using video cameras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A hybrid CG-GRASP heuristic to extend the lifetime in wireless sensor networks with partial coverage and connectivity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Andres Castano Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 26th EURO/INFORMS international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843708v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic Bit-level Verification using Network Flow Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A hybrid Column Generation‐GRASP heuristic to extend the lifetime in wireless sensor networks with connectivity and coverage constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth Haifa Verification Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871863v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximisation du rayon de stabilité pour l'affectation d'opérations de durée incertaine sur une ligne d'assemblage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Problèmes de maximisation de la durée de vie dans un réseau de capteurs sans fil directionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
+              <w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721568v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Neighborhood Search for dynamic memory allocation in embedded systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the use of multiple sinks to extend the lifetime in connected wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Network Optimization Conference, INOC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Tenerife, Spain. pp.77-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789650v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local search methods for conflict-free routing in a multi-processor system on chip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Lifetime maximization for wireless sensor networks using video cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Créput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2012, 25th European conference on operational research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Proceedings of the 26th EURO/INFORMS international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789654v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matheuristic approach for maximum lifetime coverage in wireless sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arithmetic Bit-level Verification using Network Flow Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velsaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth Haifa Verification Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Haifa, Israel. pp.327-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03077-722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789648v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diversification and stabilization strategies to accelerate the convergence of the minimum coverage breach problem under bandwidth constraints in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision,</w:t>
+              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688567v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification and stabilization strategies to accelerate the convergence of the minimum coverage breach problem under bandwidth constraints in wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable Neighborhood Search for dynamic memory allocation in embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Herceg Novi, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688578v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une matheuristique pour l'arbre dominant de poids minimum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Local search methods for conflict-free routing in a multi-processor system on chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Créput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">EURO 2012, 25th European conference on operational research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759817v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cover scheduling problem in wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A matheuristic approach for maximum lifetime coverage in wireless sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Geiger</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velsaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network Optimization, INOC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.657-668</w:t>
+              <w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Herceg Novi, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601738v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573151v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two iterative metaheuristic approaches to dynamic memory allocation for embedded systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une matheuristique pour l'arbre dominant de poids minimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.250-261</w:t>
+              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573133v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Approach to Arithmetic Design Verification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wireless Sensor Networks: the cover scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maciej Ciesielski</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Formal Methods in Computer Aided Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Austin, Texas, United States. pp.67-71</w:t>
+              <w:t xml:space="preserve">Gemeinsamer Workshop der GOR-Arbeitsgruppen, Entscheidungstheorie und -praxis und Wirtschaftsinformatik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662598v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensor Networks: the cover scheduling problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Algebraic Approach to Arithmetic Design Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdul Basith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Geiger</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gemeinsamer Workshop der GOR-Arbeitsgruppen, Entscheidungstheorie und -praxis und Wirtschaftsinformatik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of Formal Methods in Computer Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Austin, Texas, United States. pp.67-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576279v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristic approach for the clustered VRP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Two iterative metaheuristic approaches to dynamic memory allocation for embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.250-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519811v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Analyse des métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national MajecSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">ROADEF, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573131v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the cover scheduling problem in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 11ème congrés national de la socitété française de recherche opérationnelle, ROADEF'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.35-43</w:t>
+              <w:t xml:space="preserve">International Conference on Network Optimization, INOC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.657-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490232v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint generation of controls and interfaces for sociotechnical and reconfigurable systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exact and metaheuristic approaches for a memory allocation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Turkey. pp.749-755</w:t>
+              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662605v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and metaheuristic approaches for a memory allocation problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Exact and metaheuristics approaches for memory cache management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Operational Research - EURO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519873v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and metaheuristics approaches for memory cache management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Génération de colonnes et réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Operational Research - EURO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ROADEF, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573146v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de colonnes et réseaux de capteurs sans fil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metaheuristic approach for the clustered VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490288v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An artificial bee colony algorithm for the 0-1 multidimensional knapsack problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Contemporary Computing (IC3'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, India. pp.1</w:t>
+              <w:t xml:space="preserve">Congrès national MajecSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662614v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From simple heuristics to evolutionary approach for routing messages in a NoC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boureima Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
+              <w:t xml:space="preserve">Actes du 11ème congrés national de la socitété française de recherche opérationnelle, ROADEF'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519798v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using integer linear programming in test-bench generation for evaluating communication processors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joint generation of controls and interfaces for sociotechnical and reconfigurable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design (DSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Patras, Greece</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Turkey. pp.749-755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489826v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic design: a new field of investigation for large scale optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An artificial bee colony algorithm for the 0-1 multidimensional knapsack problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Sundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th EU/MEeting on Debating the future: new areas of application and innovative approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Porto, Portugal. pp.19-24</w:t>
+              <w:t xml:space="preserve">International Conference on Contemporary Computing (IC3'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, India. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379957v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNS for High Level Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kods Trabelsi</w:t>
+                <w:t xml:space="preserve">From simple heuristics to evolutionary approach for routing messages in a NoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Créput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coussy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rachid Dafali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414334v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid grouping genetic algorithm for multiprocessor scheduling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">VNS for high-level synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kods Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the second International Conference on Contemporary Computing, IC3'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Nodia, India. pp.AL1:1-AL1:7</w:t>
+              <w:t xml:space="preserve">Proceedings of 8th Metaheuristics International Conference, MIC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Hamburg, Germany. pp.173:1-173:10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414330v1</w:t>
+                <w:t xml:space="preserve">hal-00414328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic off-line approach for dealing with uncertainty in production systems optimisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electronic design: a new field of investigation for large scale optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 9th EU/MEeting on Debating the future: new areas of application and innovative approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Porto, Portugal. pp.19-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00393745v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Integer Linear Programming in Test-Bench Generation for Evaluating Communication Processors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">VNS for High Level Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kods Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Julien</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662617v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two upper bounds on the chromatic number</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using integer linear programming in test-bench generation for evaluating communication processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th Cologne-Twente Workshop on Graphs and Combinatorial Optimization, CTW'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.191-194</w:t>
+              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414313v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNS for high-level synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A hybrid grouping genetic algorithm for multiprocessor scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kods Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 8th Metaheuristics International Conference, MIC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Hamburg, Germany. pp.173:1-173:10</w:t>
+              <w:t xml:space="preserve">Proceedings of the second International Conference on Contemporary Computing, IC3'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Nodia, India. pp.AL1:1-AL1:7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414328v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control/Command code generation using Model Engineering applied on an electric train</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A generic off-line approach for dealing with uncertainty in production systems optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1464-1469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.00244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484037v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-integer linear programming formulation for High Level Synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using Integer Linear Programming in Test-Bench Generation for Evaluating Communication Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Greece. pp.217-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2009.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369097v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis for the configuration of a multi-purpose machines workshop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Two upper bounds on the chromatic number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress, IFAC'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 8th Cologne-Twente Workshop on Graphs and Combinatorial Optimization, CTW'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.191-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342594v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement et Assignation en Synthèse de Haut Niveau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On finding a minimum-cost robust configurations for multipurpose machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADeF, 9me congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369116v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and models of the DANAH assistive system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Control/Command code generation using Model Engineering applied on an electric train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd international workshop on Services integration in pervasive environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Seoul, South Korea. pp.8327-8332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330430v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preuve de complexité pour une variante du problème de transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mixed-integer linear programming formulation for High Level Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.222-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168693v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of control for conveying systems based on component approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensitivity Analysis for the configuration of a multi-purpose machines workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SMC 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC World Congress, IFAC'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.15831-15836, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484047v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation linéaire en nombres entiers pour la synthèse de haut niveau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement et Assignation en Synthèse de Haut Niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kods Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe Francoro V -- Roadef 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ROADeF, 9me congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153195v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A component-based approach for conveying systems control design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Architecture and models of the DANAH assistive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lankri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics ICINCO 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 3rd international workshop on Services integration in pervasive environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Sorrento, Italy. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1387309.1387314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484042v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement prévisionnel en ligne pour une flotte de fauteuils roulants électriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generation of control for conveying systems based on component approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Lallican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International : Logistique &amp; Transport 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">IEEE SMC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montréal, Canada. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168691v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cooperative model generation for disabled people assistance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Preuve de complexité pour une variante du problème de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th WSEAS International Conference. on TELECOMMUNICATIONS and INFORMATICS (TELE-INFO '06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079164v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disabled people transportation assistance in a reconfigurable ambient computing environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Programmation linéaire en nombres entiers pour la synthèse de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on ITS Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Brest, France. pp. 385-388</w:t>
+              <w:t xml:space="preserve">Conférence conjointe Francoro V -- Roadef 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079166v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A component based approach for the design of FMS control and supervision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">A component-based approach for conveying systems control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Lallican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Oct 2005</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics ICINCO 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Angers, France. pp.329-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105818v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconfigurable technical assistance for disabled people</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement prévisionnel en ligne pour une flotte de fauteuils roulants électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssam Belabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IMACS World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop International : Logistique &amp; Transport 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079165v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration robuste d’un atelier de photolitographie : rayon de stabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A cooperative model generation for disabled people assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssam Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Avignon, France</w:t>
+              <w:t xml:space="preserve">5th WSEAS International Conference. on TELECOMMUNICATIONS and INFORMATICS (TELE-INFO '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706837v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la configuration d’un atelier de photolitographie : vers une configuration stable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A reconfigurable technical assistance for disabled people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssam Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence Francophone de MOdélisation et SIMulation (MOSIM’03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17th IMACS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706817v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration d’un parc de machines polyvalentes : application à un atelier de photolithographie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Disabled people transportation assistance in a reconfigurable ambient computing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssam Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
+              <w:t xml:space="preserve">5th International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Brest, France. pp. 385-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A component based approach for the design of FMS control and supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lallican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oct 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de la configuration d’un atelier de photolitographie : vers une configuration stable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOSIM 2003 - 4ème conférence Francophone de MOdélisation et SIMulation (MOSIM’03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configuration robuste d’un atelier de photolitographie : rayon de stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROADEF 2003 - 5ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configuration d’un parc de machines polyvalentes : application à un atelier de photolithographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROADEF 2002 - 4ème congrès de la société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16818,262 +17315,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks-on-Chip Cortex Inspired Communication To Reduce Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Automation Conference (DAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Austin, TX, United States. , Design Automation Conference, DAC 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bit-accurate power estimation simulator for NoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE 2017 Design Automation and Test in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. , Design Automation and Test in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17083,130 +17580,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Allocation Problems in Embedded Systems: Optimization Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, pp.256, 2013, 978-1-84821-428-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17216,349 +17713,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Mobile Target Tracking in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Lersteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swarm Intelligence Based Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.123-130, 2014, Proceedings of the First International Conference, ICSIBO 2014, 978-3-319-12969-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12970-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Metaheuristics for High-Level Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kods Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaheuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.xxx-xxx, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse de la configuration d'un parc de machines partiellement multifonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexibilité et Robustesse en ordonnancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.51-69, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17568,143 +18065,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche orientée services pour l’aide au handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05169424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17714,100 +18211,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement en milieu incertain, mise en oeuvre d'une démarche robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00197552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17817,105 +18314,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'optimisation dans les réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université de Bretagne Sud, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00746435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18062,51 +18559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Khamphousone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Casta&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Toubaline" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22285" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207731v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh T.M. Truong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107225" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154883v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06571-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/NET.22193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.08.046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120549" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengfan Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Men" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Xiao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106151" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallikarjun Rao Nakkala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104647" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.05.041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rasamimanana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Pirogov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.03.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.08.038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.107437" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09428-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jaillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.11.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105321" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lersteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104873" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tr&#233;hin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Pandiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-04898-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.03.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velasco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.12.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.01.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98TW5F49-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mor&#233;ac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2017.1500" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Zerbo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cr&#233;put" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2456-4451/2017/115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinholz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLT5DR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Oro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Duarte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.12.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GWJHLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.08.045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCT7BK3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV9C23JB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21682" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.01.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X28BPSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.03.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunxi Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ciesielski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2016.2547898" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Exp&#243;sito Izquierdo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.11.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1N3J0LT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2014.982633" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9297-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119892v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2014.11.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWGP60LX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9L51FBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-013-9219-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925223v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF7PLG9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1157-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96ST91D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS023MG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD3PD9QL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2012.11.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXSBMG1Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2012.687732" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.01.037" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCH3TNW6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687991v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.04.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5G65BRZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654176v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0257-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VFF2NBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9165-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSPXR1L1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654182v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XHGSVLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20466" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07K269N2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0996-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39R25S0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595911003132" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417854v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB9L3R0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802473997" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258347v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258355v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lallican" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797435v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lankri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abellard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Philippe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssam Belabbas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Kashou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tan Mai Truong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451791v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitzer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Castano Giraldo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595222v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637447v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Casta&#241;o" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/inoc.2022.05" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211902v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206497v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211922v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508436v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485676v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Brestic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Sytar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zivcak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308078v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713722v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576068v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474542v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525083v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853807" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275956v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372219v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18687/LACCEI2016.1.1.295" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449409v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129045v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129047v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129042v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946472v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967859v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067841v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Raiconi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cerulli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gentili" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946478v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946561v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094513v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Duo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.43" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946473v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073026v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022894v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velsaco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946562v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946477v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844693v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833158v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.078" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLJ7L68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843708v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871863v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03077-722" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721568v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789650v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789654v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cr&#233;put" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789648v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688567v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688578v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759817v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Geiger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573151v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662598v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdul Basith" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ahmad" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576279v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519811v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573131v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519873v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573146v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490288v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519798v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379957v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414334v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kods Trabelsi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414330v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393745v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00244" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnereau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.236" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414313v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484037v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369097v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342594v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02676" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369116v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330430v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387309.1387314" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168693v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484047v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lallican" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153195v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484042v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168691v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079164v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079166v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105818v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079165v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706837v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706817v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706877v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576029v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576044v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767031v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276350v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_14" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490313v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324048v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05169424v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197552v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00746435v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shibasaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2026.03.042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Khamphousone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Casta&#241;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Toubaline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh T.M. Truong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06571-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/NET.22193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.08.046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengfan Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Men" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Xiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106151" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rasamimanana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Pirogov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.03.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallikarjun Rao Nakkala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.05.041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09428-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.08.038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.107437" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jaillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.11.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lersteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104873" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Pandiri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-04898-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tr&#233;hin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.03.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velasco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.12.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.08.045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCT7BK3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mor&#233;ac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.05.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV9C23JB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Zerbo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cr&#233;put" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2456-4451/2017/115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.01.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98TW5F49-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2017.1500" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinholz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLT5DR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Oro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Duarte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.12.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GWJHLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Exp&#243;sito Izquierdo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.11.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1N3J0LT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunxi Yu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Brown" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ciesielski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2016.2547898" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21682" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.01.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X28BPSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301625v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.03.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9297-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2014.982633" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2014.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWGP60LX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9L51FBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1157-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-013-9219-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.11.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF7PLG9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843362v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96ST91D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871860v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS023MG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD3PD9QL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2012.11.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXSBMG1Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2012.687732" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.04.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5G65BRZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.01.037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCH3TNW6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0257-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VFF2NBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654182v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XHGSVLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9165-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSPXR1L1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20466" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07K269N2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595911003132" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661995v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0996-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39R25S0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB9L3R0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802473997" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lallican" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797435v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lankri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abellard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105536v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssam Belabbas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525199v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Kashou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05571144v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kurdyk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582886v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tan Mai Truong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286851v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Castano Giraldo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Casta&#241;o" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/inoc.2022.05" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206497v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211902v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485676v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308114v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Brestic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Sytar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zivcak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713722v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084121v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474542v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525083v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853807" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275956v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18687/LACCEI2016.1.1.295" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449409v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129042v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946477v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Raiconi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cerulli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gentili" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946473v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094513v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Duo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.43" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946478v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946472v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967859v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067841v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073026v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velsaco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721568v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844693v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587822v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789529v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789531v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833158v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.078" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLJ7L68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843708v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03077-722" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688578v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789650v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789654v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cr&#233;put" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789648v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688567v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759817v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576279v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Geiger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662598v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdul Basith" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ahmad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573151v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519873v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573146v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490288v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519811v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573131v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490232v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662605v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519798v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414328v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kods Trabelsi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379957v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414334v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489826v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414330v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393745v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00244" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662617v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnereau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.236" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414313v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587800v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484037v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369097v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342594v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02676" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369116v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387309.1387314" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484047v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lallican" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168693v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484042v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168691v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079164v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079166v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706817v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706837v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706877v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576029v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576044v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767031v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276350v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_14" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490313v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324048v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/sic_05169424v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197552v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00746435v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>