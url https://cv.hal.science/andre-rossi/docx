--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -321,222 +321,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivable two-fault-tolerant ring star problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum-cardinality global defensive alliances in general graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh T.M. Truong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
+                <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 184, pp.107225. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 349 (3), pp.1891-1931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-025-06571-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207731v1</w:t>
+                <w:t xml:space="preserve">hal-05154883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum-cardinality global defensive alliances in general graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survivable two-fault-tolerant ring star problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh T.M. Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Toubaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 349 (3), pp.1891-1931. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.107225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-025-06571-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154883v1</w:t>
+                <w:t xml:space="preserve">hal-05207731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survivable variant of the ring star problem</w:t>
               </w:r>
@@ -1120,51 +1120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarm intelligence, exact and matheuristic approaches for minimum weight directed dominating set problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallikarjun Rao Nakkala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1426,291 +1426,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus distance-aware lifetime maximization of video camera-based wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust balancing of transfer lines with blocks of uncertain parallel tasks under fixed cycle time and space restrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Pirogov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27, pp.5-30. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 290 (3), pp.946-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10732-019-09428-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686690v1</w:t>
+                <w:t xml:space="preserve">hal-03003764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust balancing of transfer lines with blocks of uncertain parallel tasks under fixed cycle time and space restrictions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus distance-aware lifetime maximization of video camera-based wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 290 (3), pp.946-955. </w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.5-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.08.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10732-019-09428-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003764v1</w:t>
+                <w:t xml:space="preserve">hal-04686690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-start iterated local search, exact and matheuristic approaches for minimum capacitated dominating set problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallikarjun Rao Nakkala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1985,252 +1985,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two hybrid metaheuristic approaches for the covering salesman problem</w:t>
+                <w:t xml:space="preserve">An Energy Efficient Autopilot Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkatesh Pandiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alok Singh</w:t>
+                <w:t xml:space="preserve">Mathilde Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103742v1</w:t>
+                <w:t xml:space="preserve">hal-02477316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Efficient Autopilot Design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two hybrid metaheuristic approaches for the covering salesman problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+                <w:t xml:space="preserve">Venkatesh Pandiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (19), pp.15643-15663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-020-04898-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477316v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards effective exact methods for the Maximum Balanced Biclique Problem in bipartite graphs</w:t>
               </w:r>
@@ -2431,561 +2431,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum energy target tracking with coverage guarantee in wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Lersteau</w:t>
+                <w:t xml:space="preserve">Bit-Accurate Energy Estimation for Networks-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.08.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588045v1</w:t>
+                <w:t xml:space="preserve">hal-01525086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit-Accurate Energy Estimation for Networks-on-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Moréac</w:t>
+                <w:t xml:space="preserve">Minimum energy target tracking with coverage guarantee in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bomel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265 (3), pp.795-1192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525086v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Cyclic K-conflict-free Shortest Path Problem in a Network-on-chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boureima Zerbo</w:t>
+                <w:t xml:space="preserve">Heuristics for lifetime maximization in camera sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Créput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer &amp; Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15344/2456-4451/2017/115⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 385-386, pp.475-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588051v1</w:t>
+                <w:t xml:space="preserve">hal-01435942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for lifetime maximization in camera sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alok Singh</w:t>
+                <w:t xml:space="preserve">Optimizing the Cyclic K-conflict-free Shortest Path Problem in a Network-on-chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Créput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2017.01.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer &amp; Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.115.1-115.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15344/2456-4451/2017/115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01435942v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Savings in Networks-on-Chip with Smart Temporal Shielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3413,715 +3413,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Arithmetic Circuits by Function Extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial target coverage to extend the lifetime in wireless multi-role sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cunxi Yu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Duo Liu</w:t>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maciej Ciesielski</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCAD.2016.2547898⟩</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (1), pp.34-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.21682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404976v1</w:t>
+                <w:t xml:space="preserve">hal-01328424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial target coverage to extend the lifetime in wireless multi-role sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Robust scheduling of wireless sensor networks for target tracking under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.21682⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 252 (2), pp.407-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328424v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust scheduling of wireless sensor networks for target tracking under uncertainty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximizing the robustness for simple assembly lines with fixed cycle time and limited number of workstations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Battaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.01.018⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208, pp.123-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01254974v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the robustness for simple assembly lines with fixed cycle time and limited number of workstations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal Verification of Arithmetic Circuits by Function Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunxi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Battaïa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+                <w:t xml:space="preserve">Maciej Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 208, pp.123-136. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (12), pp.2131-2142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCAD.2016.2547898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301625v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiple neighborhood search for dynamic memory allocation in embedded systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Soto</w:t>
+                <w:t xml:space="preserve">Group Scheduling Problems in Directional Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (6), pp.719-749. </w:t>
+              <w:t xml:space="preserve">Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (12), pp.1651-1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10732-015-9297-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0305215X.2014.982633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228903v1</w:t>
+                <w:t xml:space="preserve">hal-01094522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Scheduling Problems in Directional Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alok Singh</w:t>
+                <w:t xml:space="preserve">A multiple neighborhood search for dynamic memory allocation in embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47 (12), pp.1651-1669. </w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (6), pp.719-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0305215X.2014.982633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10732-015-9297-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094522v1</w:t>
+                <w:t xml:space="preserve">hal-01228903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving dynamic memory allocation problems in embedded systems with parallel variable neighborhood search strategies</w:t>
               </w:r>
@@ -4262,51 +4262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact approaches for lifetime maximization in connectivity constrained wireless multi-role sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,51 +4534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting-plane-based algorithms for two branch vertices related spanning tree problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Sundar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4767,51 +4767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime maximization in wireless directional sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5102,51 +5102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genetic Algorithm Based Exact Approach for Lifetime Maximization of Directional Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5205,51 +5205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheuristic approaches for Q-coverage problem versions in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,51 +5309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MemExplorer: From C code to Memory Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,51 +5426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact approach for maximizing the lifetime of sensor networks with adjustable sensing ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5542,51 +5542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New heuristics for two bounded-degree spanning tree problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Sundar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6019,51 +6019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Column generation algorithm for sensor coverage scheduling under bandwidth constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6135,51 +6135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabu search for multiprocessor scheduling: application to high level synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6459,51 +6459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metaheuristic for the fixed job scheduling problem under spread time constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6742,256 +6742,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimSED : un environnement pour modéliser et simuler des systèmes transitiques</w:t>
+                <w:t xml:space="preserve">Vers une approche orientée services pour l’aide au handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Lallican</w:t>
+                <w:t xml:space="preserve">Said Lankri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, vol. 41, pp. 541-566</w:t>
+              <w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, prépublication n°14 (fascicule n°2), pp.51-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258355v1</w:t>
+                <w:t xml:space="preserve">sic_01797435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche orientée services pour l’aide au handicap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SimSED : un environnement pour modéliser et simuler des systèmes transitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Abellard</w:t>
+                <w:t xml:space="preserve">Jean-Louis Lallican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
+                <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, prépublication n°14 (fascicule n°2), pp.51-59</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 41, pp. 541-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01797435v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the reaction capabilities towards failures for a reconfigurable system architecture</w:t>
               </w:r>
@@ -7111,51 +7111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Issue 8, Volume 3, pp.1460 - 1467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7534,217 +7534,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survivable variant of the Tree-Star Problem</w:t>
+                <w:t xml:space="preserve">A survivable variant of the Tree-Star problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Kurdyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Toubaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 - 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-Sur-Marne, France</w:t>
+              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05571144v1</w:t>
+                <w:t xml:space="preserve">hal-05582886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survivable variant of the Tree-Star problem</w:t>
+                <w:t xml:space="preserve">A survivable variant of the Tree-Star Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Kurdyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Toubaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582886v1</w:t>
+                <w:t xml:space="preserve">cea-05571144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survivable Ring Star Problem under the failure of two hubs</w:t>
               </w:r>
@@ -8476,230 +8476,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search space reduction in MILP approaches for the robust balancing of transfer lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Pirogov</w:t>
+                <w:t xml:space="preserve">Robust scheduling for target tracking with wireless sensor network considering spatial uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206497v1</w:t>
+                <w:t xml:space="preserve">hal-03211902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust scheduling for target tracking with wireless sensor network considering spatial uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Delavernhe</w:t>
+                <w:t xml:space="preserve">Search space reduction in MILP approaches for the robust balancing of transfer lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Pirogov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211902v1</w:t>
+                <w:t xml:space="preserve">hal-03206497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de la recherche d’une cible par plusieurs capteurs avec considération du coût de déplacement</w:t>
               </w:r>
@@ -9549,77 +9549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Aware Networks-on-Chip Cortex Inspired Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9890,90 +9890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk-aware link power model for Networks-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10219,90 +10219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de consommation d'énergie des liens sensible au crosstalk pour les réseaux sur puces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10321,243 +10321,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’utilisation de réseaux de capteurs sans fil pour le suivi de cibles mobiles sous incertitudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Lersteau</w:t>
+                <w:t xml:space="preserve">Etude multi-base de maximisation de durée de vie d’un réseau de capteurs sans fil avec contraintes de connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">ROADEF 2015 - 16e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129045v1</w:t>
+                <w:t xml:space="preserve">hal-01129047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-base de maximisation de durée de vie d’un réseau de capteurs sans fil avec contraintes de connectivité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Optimisation de l’utilisation de réseaux de capteurs sans fil pour le suivi de cibles mobiles sous incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015 - 16e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">ROADEF, 16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129047v1</w:t>
+                <w:t xml:space="preserve">hal-01129045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de ressources en voie descendante</w:t>
               </w:r>
@@ -10753,504 +10753,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes exactes de résolution du problème de maximisation de durée de vie d'un réseau de capteurs avec prise en compte de contraintes de connectivité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Column generation and Benders' decomposition to maximize the lifetime in connected wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946473v1</w:t>
+                <w:t xml:space="preserve">hal-00946472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration de réseaux de capteurs sans fil pour le suivi de cibles mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Lersteau</w:t>
+                <w:t xml:space="preserve">Optimisation du transport de personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946561v1</w:t>
+                <w:t xml:space="preserve">hal-00946478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function Extraction from Arithmetic Bit-level Circuits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liu Duo</w:t>
+                <w:t xml:space="preserve">Maximizing Lifetime in Heterogeneous Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Raiconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Cerulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 44th Annual Conference of the Italian Operational Research Society (AIRO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Como, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094513v1</w:t>
+                <w:t xml:space="preserve">hal-01067841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du transport de personnes handicapées</w:t>
+                <w:t xml:space="preserve">Transportation of handicapped persons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15th EU/MEeting on metaheuristics and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Istanbul, Turkey. pp.163-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946478v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column generation and Benders' decomposition to maximize the lifetime in connected wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+                <w:t xml:space="preserve">Reconfiguration de réseaux de capteurs sans fil pour le suivi de cibles mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lersteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11259,273 +11237,295 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946472v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportation of handicapped persons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Function Extraction from Arithmetic Bit-level Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Duo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EU/MEeting on metaheuristics and engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tampa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967859v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Lifetime in Heterogeneous Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Gentili</w:t>
+                <w:t xml:space="preserve">Méthodes exactes de résolution du problème de maximisation de durée de vie d'un réseau de capteurs avec prise en compte de contraintes de connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 44th Annual Conference of the Italian Operational Research Society (AIRO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Como, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF 2014 - 15e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067841v1</w:t>
+                <w:t xml:space="preserve">hal-00946473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVRP for the transportation of handicapped people</w:t>
               </w:r>
@@ -11613,230 +11613,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact approaches for power aware configuration of wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
+                <w:t xml:space="preserve">Tournées de véhicules avec contraintes de clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Expósito Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velsaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Telecommunications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022894v1</w:t>
+                <w:t xml:space="preserve">hal-00946562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournées de véhicules avec contraintes de clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact approaches for power aware configuration of wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velsaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">INFORMS Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946562v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximisation du rayon de stabilité pour l'affectation d'opérations de durée incertaine sur une ligne d'assemblage</w:t>
               </w:r>
@@ -11848,51 +11848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Battaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11924,122 +11924,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Solving the Clustered Capacitated Vehicle Routing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Expósito Izquierdo</w:t>
+                <w:t xml:space="preserve">A hybrid Column Generation‐GRASP heuristic to extend the lifetime in wireless sensor networks with connectivity and coverage constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th EU/ME workshop, EU/ME 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Hamburg, Germany. pp.110-115</w:t>
+              <w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844693v1</w:t>
+                <w:t xml:space="preserve">hal-00789529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid CG-GRASP heuristic to extend the lifetime in wireless sensor networks with partial coverage and connectivity constraints</w:t>
               </w:r>
@@ -12127,165 +12127,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid Column Generation‐GRASP heuristic to extend the lifetime in wireless sensor networks with connectivity and coverage constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
+                <w:t xml:space="preserve">Modeling and Solving the Clustered Capacitated Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Expósito Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th EU/ME workshop, EU/ME 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Hamburg, Germany. pp.110-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789529v1</w:t>
+                <w:t xml:space="preserve">hal-00844693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes de maximisation de la durée de vie dans un réseau de capteurs sans fil directionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12465,51 +12465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime maximization for wireless sensor networks using video cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12547,64 +12547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic Bit-level Verification using Network Flow Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12645,554 +12645,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification and stabilization strategies to accelerate the convergence of the minimum coverage breach problem under bandwidth constraints in wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
+                <w:t xml:space="preserve">Variable Neighborhood Search for dynamic memory allocation in embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Herceg Novi, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688578v1</w:t>
+                <w:t xml:space="preserve">hal-00789650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Neighborhood Search for dynamic memory allocation in embedded systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Soto</w:t>
+                <w:t xml:space="preserve">Local search methods for conflict-free routing in a multi-processor system on chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Créput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Herceg Novi, Montenegro</w:t>
+              <w:t xml:space="preserve">EURO 2012, 25th European conference on operational research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789650v1</w:t>
+                <w:t xml:space="preserve">hal-00789654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local search methods for conflict-free routing in a multi-processor system on chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A matheuristic approach for maximum lifetime coverage in wireless sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Créput</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velsaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2012, 25th European conference on operational research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Herceg Novi, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789654v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matheuristic approach for maximum lifetime coverage in wireless sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Castaño</w:t>
+                <w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nubia M. Velsaco</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Mini Conference XXVIII on Variable Neighborhood Search</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Herceg Novi, Montenegro</w:t>
+              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789648v1</w:t>
+                <w:t xml:space="preserve">hal-00688567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Soto</w:t>
+                <w:t xml:space="preserve">Diversification and stabilization strategies to accelerate the convergence of the minimum coverage breach problem under bandwidth constraints in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia M. Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision,</w:t>
+              <w:t xml:space="preserve">ROADEF, 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688567v1</w:t>
+                <w:t xml:space="preserve">hal-00688578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une matheuristique pour l'arbre dominant de poids minimum</w:t>
               </w:r>
@@ -13241,338 +13241,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensor Networks: the cover scheduling problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algebraic Approach to Arithmetic Design Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdul Basith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Geiger</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gemeinsamer Workshop der GOR-Arbeitsgruppen, Entscheidungstheorie und -praxis und Wirtschaftsinformatik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of Formal Methods in Computer Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Austin, Texas, United States. pp.67-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576279v1</w:t>
+                <w:t xml:space="preserve">hal-00662598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Approach to Arithmetic Design Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abdul Basith</w:t>
+                <w:t xml:space="preserve">Wireless Sensor Networks: the cover scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Ahmad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maciej Ciesielski</w:t>
+                <w:t xml:space="preserve">Martin J. Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Formal Methods in Computer Aided Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Austin, Texas, United States. pp.67-71</w:t>
+              <w:t xml:space="preserve">Gemeinsamer Workshop der GOR-Arbeitsgruppen, Entscheidungstheorie und -praxis und Wirtschaftsinformatik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662598v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two iterative metaheuristic approaches to dynamic memory allocation for embedded systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the cover scheduling problem in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.250-261</w:t>
+              <w:t xml:space="preserve">International Conference on Network Optimization, INOC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.657-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573133v1</w:t>
+                <w:t xml:space="preserve">hal-00601738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t>
               </w:r>
@@ -13647,856 +13660,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cover scheduling problem in wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two iterative metaheuristic approaches to dynamic memory allocation for embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network Optimization, INOC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.657-668</w:t>
+              <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Torino, Italy. pp.250-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601738v1</w:t>
+                <w:t xml:space="preserve">hal-00573133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and metaheuristic approaches for a memory allocation problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Soto</w:t>
+                <w:t xml:space="preserve">Metaheuristic approach for the clustered VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519873v1</w:t>
+                <w:t xml:space="preserve">hal-00519811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and metaheuristics approaches for memory cache management</w:t>
+                <w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Operational Research - EURO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès national MajecSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573146v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de colonnes et réseaux de capteurs sans fil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Actes du 11ème congrés national de la socitété française de recherche opérationnelle, ROADEF'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490288v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristic approach for the clustered VRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Barthélémy</w:t>
+                <w:t xml:space="preserve">Joint generation of controls and interfaces for sociotechnical and reconfigurable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Turkey. pp.749-755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519811v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de mémoire dynamique dans les systèmes embarqués</w:t>
+                <w:t xml:space="preserve">Exact and metaheuristic approaches for a memory allocation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national MajecSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573131v1</w:t>
+                <w:t xml:space="preserve">hal-00519873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaheuristiques pour l'allocation de mémoire dans les systèmes embarqués</w:t>
+                <w:t xml:space="preserve">Exact and metaheuristics approaches for memory cache management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 11ème congrés national de la socitété française de recherche opérationnelle, ROADEF'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.35-43</w:t>
+              <w:t xml:space="preserve">24th European Conference on Operational Research - EURO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490232v1</w:t>
+                <w:t xml:space="preserve">hal-00573146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint generation of controls and interfaces for sociotechnical and reconfigurable systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de colonnes et réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Turkey. pp.749-755</w:t>
+              <w:t xml:space="preserve">ROADEF, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662605v1</w:t>
+                <w:t xml:space="preserve">hal-00490288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An artificial bee colony algorithm for the 0-1 multidimensional knapsack problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Sundar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14534,51 +14534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From simple heuristics to evolutionary approach for routing messages in a NoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Créput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dafali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14586,51 +14586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boureima Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU/ME 2010 - 10th anniversary of the metaheuristic community</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14694,51 +14694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kods Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14770,368 +14770,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic design: a new field of investigation for large scale optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Using integer linear programming in test-bench generation for evaluating communication processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monnereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th EU/MEeting on Debating the future: new areas of application and innovative approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Porto, Portugal. pp.19-24</w:t>
+              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379957v1</w:t>
+                <w:t xml:space="preserve">hal-00489826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNS for High Level Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussy</w:t>
+                <w:t xml:space="preserve">Electronic design: a new field of investigation for large scale optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th EU/MEeting on Debating the future: new areas of application and innovative approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Porto, Portugal. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414334v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using integer linear programming in test-bench generation for evaluating communication processors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+                <w:t xml:space="preserve">VNS for High Level Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kods Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Monnereau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design (DSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Patras, Greece</w:t>
+              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489826v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid grouping genetic algorithm for multiprocessor scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15280,239 +15280,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00393745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Integer Linear Programming in Test-Bench Generation for Evaluating Communication Processors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Monnereau</w:t>
+                <w:t xml:space="preserve">Two upper bounds on the chromatic number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Julien</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 8th Cologne-Twente Workshop on Graphs and Combinatorial Optimization, CTW'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.191-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662617v1</w:t>
+                <w:t xml:space="preserve">hal-00414313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two upper bounds on the chromatic number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Soto</w:t>
+                <w:t xml:space="preserve">Using Integer Linear Programming in Test-Bench Generation for Evaluating Communication Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th Cologne-Twente Workshop on Graphs and Combinatorial Optimization, CTW'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Greece. pp.217-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2009.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414313v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On finding a minimum-cost robust configurations for multipurpose machines</w:t>
               </w:r>
@@ -15587,321 +15587,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control/Command code generation using Model Engineering applied on an electric train</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed-integer linear programming formulation for High Level Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Seoul, South Korea. pp.8327-8332</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.222-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484037v1</w:t>
+                <w:t xml:space="preserve">hal-00369097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-integer linear programming formulation for High Level Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity Analysis for the configuration of a multi-purpose machines workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC World Congress, IFAC'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.15831-15836, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369097v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis for the configuration of a multi-purpose machines workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">Control/Command code generation using Model Engineering applied on an electric train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress, IFAC'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Seoul, South Korea. pp.8327-8332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342594v1</w:t>
+                <w:t xml:space="preserve">hal-00484037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement et Assignation en Synthèse de Haut Niveau</w:t>
               </w:r>
@@ -15995,90 +15995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and models of the DANAH assistive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd international workshop on Services integration in pervasive environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Sorrento, Italy. pp.19-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16151,51 +16151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Lallican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SMC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Montréal, Canada. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16410,51 +16410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics ICINCO 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Angers, France. pp.329-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16518,51 +16518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International : Logistique &amp; Transport 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16626,51 +16626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th WSEAS International Conference. on TELECOMMUNICATIONS and INFORMATICS (TELE-INFO '06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16734,51 +16734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IMACS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16842,51 +16842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssam Belabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on ITS Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Brest, France. pp. 385-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16924,77 +16924,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A component based approach for the design of FMS control and supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lallican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oct 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17329,77 +17329,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks-on-Chip Cortex Inspired Communication To Reduce Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17454,77 +17454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bit-accurate power estimation simulator for NoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17633,51 +17633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, pp.256, 2013, 978-1-84821-428-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17883,51 +17883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaheuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.xxx-xxx, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18079,103 +18079,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche orientée services pour l’aide au handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lankri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18559,51 +18559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shibasaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2026.03.042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Khamphousone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Casta&#241;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Toubaline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh T.M. Truong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06571-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/NET.22193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.08.046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengfan Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Men" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Xiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106151" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rasamimanana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Pirogov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.03.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallikarjun Rao Nakkala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.05.041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09428-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.08.038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.107437" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jaillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.11.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lersteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104873" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Pandiri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-04898-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tr&#233;hin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.03.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velasco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.12.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.08.045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCT7BK3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mor&#233;ac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.05.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV9C23JB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Zerbo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cr&#233;put" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2456-4451/2017/115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.01.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98TW5F49-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2017.1500" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinholz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLT5DR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Oro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Duarte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.12.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GWJHLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Exp&#243;sito Izquierdo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.11.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1N3J0LT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunxi Yu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Brown" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ciesielski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2016.2547898" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21682" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.01.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X28BPSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301625v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.03.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9297-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2014.982633" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2014.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWGP60LX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9L51FBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1157-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-013-9219-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.11.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF7PLG9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843362v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96ST91D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871860v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS023MG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD3PD9QL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2012.11.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXSBMG1Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2012.687732" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.04.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5G65BRZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.01.037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCH3TNW6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0257-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VFF2NBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654182v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XHGSVLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9165-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSPXR1L1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20466" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07K269N2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595911003132" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661995v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0996-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39R25S0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB9L3R0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802473997" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lallican" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797435v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lankri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abellard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105536v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssam Belabbas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525199v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Kashou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05571144v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kurdyk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582886v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tan Mai Truong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286851v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Castano Giraldo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Casta&#241;o" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/inoc.2022.05" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206497v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211902v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485676v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308114v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Brestic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Sytar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zivcak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713722v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084121v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474542v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525083v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853807" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275956v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18687/LACCEI2016.1.1.295" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449409v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129042v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946477v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Raiconi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cerulli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gentili" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946473v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094513v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Duo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.43" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946478v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946472v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967859v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067841v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073026v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velsaco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721568v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844693v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587822v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789529v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789531v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833158v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.078" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLJ7L68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843708v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03077-722" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688578v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789650v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789654v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cr&#233;put" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789648v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688567v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759817v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576279v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Geiger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662598v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdul Basith" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ahmad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573151v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519873v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573146v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490288v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519811v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573131v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490232v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662605v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519798v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414328v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kods Trabelsi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379957v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414334v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489826v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414330v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393745v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00244" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662617v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnereau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.236" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414313v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587800v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484037v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369097v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342594v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02676" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369116v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387309.1387314" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484047v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lallican" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168693v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484042v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168691v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079164v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079166v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706817v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706837v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706877v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576029v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576044v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767031v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276350v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_14" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490313v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324048v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/sic_05169424v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197552v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00746435v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shibasaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2026.03.042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Khamphousone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Casta&#241;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Toubaline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06571-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh T.M. Truong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107225" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/NET.22193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.08.046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delavernhe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengfan Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Men" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Xiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106151" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rasamimanana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Pirogov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.03.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallikarjun Rao Nakkala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.05.041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.08.038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09428-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.107437" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jaillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.11.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lersteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.104873" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tr&#233;hin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Pandiri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-04898-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.03.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velasco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.12.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mor&#233;ac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV9C23JB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.08.045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCT7BK3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.01.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98TW5F49-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Zerbo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cr&#233;put" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2456-4451/2017/115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2017.1500" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reinholz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQLT5DR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Oro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Duarte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2016.12.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GWJHLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Exp&#243;sito Izquierdo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.11.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1N3J0LT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21682" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.01.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X28BPSW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301625v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.03.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunxi Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ciesielski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2016.2547898" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2014.982633" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-015-9297-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2014.11.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWGP60LX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9L51FBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-013-1157-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-013-9219-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.11.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCF7PLG9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843362v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96ST91D2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871860v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS023MG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD3PD9QL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2012.11.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXSBMG1Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2012.687732" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.04.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5G65BRZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.01.037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCH3TNW6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0257-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VFF2NBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654182v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XHGSVLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-011-9165-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSPXR1L1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20466" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07K269N2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595911003132" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661995v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0996-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39R25S0G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.09.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB9L3R0J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802473997" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01797435v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lankri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abellard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Philippe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258355v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lallican" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105536v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssam Belabbas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525199v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Kashou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582886v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kurdyk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05571144v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tan Mai Truong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286851v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Castano Giraldo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Casta&#241;o" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/inoc.2022.05" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211902v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485676v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308114v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Brestic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Sytar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zivcak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713722v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084121v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474542v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525083v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853807" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275956v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18687/LACCEI2016.1.1.295" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449409v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129047v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129042v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946477v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Raiconi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cerulli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gentili" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946478v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067841v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967859v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946561v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094513v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Duo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.43" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946473v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073026v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946562v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Velsaco" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721568v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789529v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587822v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844693v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789531v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833158v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.078" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WLJ7L68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843708v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03077-722" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789650v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cr&#233;put" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789648v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688567v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688578v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759817v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662598v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdul Basith" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ahmad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576279v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Geiger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601738v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573151v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519811v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573131v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490232v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662605v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519873v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573146v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490288v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519798v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414328v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kods Trabelsi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489826v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnereau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379957v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414334v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414330v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393745v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00244" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414313v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662617v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnereau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.236" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587800v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369097v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342594v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02676" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484037v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369116v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1387309.1387314" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484047v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lallican" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168693v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484042v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168691v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079164v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079166v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706817v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706837v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706877v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576029v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576044v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767031v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276350v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_14" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490313v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324048v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/sic_05169424v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197552v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00746435v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>