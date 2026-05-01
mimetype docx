--- v0 (2026-04-01)
+++ v1 (2026-05-01)
@@ -178,377 +178,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing electro-oxidation for selective trace micropollutant removal and energy efficiency in secondary effluents</w:t>
+                <w:t xml:space="preserve">Impact of sulfamethoxazole, trimethoprim, diclofenac, carbamazepine, and their mixture on the metabolism of Lemna minor: a targeted metabonomic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga El Kik</w:t>
+                <w:t xml:space="preserve">Rofida Wahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Zaviska</w:t>
+                <w:t xml:space="preserve">Peter Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Sauvêtre</w:t>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Jörg Drewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 291, pp.125158. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (2), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.125158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-026-02405-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471163v1</w:t>
+                <w:t xml:space="preserve">hal-05562780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sulfamethoxazole, trimethoprim, diclofenac, carbamazepine, and their mixture on the metabolism of Lemna minor: a targeted metabonomic study</w:t>
+                <w:t xml:space="preserve">Optimizing electro-oxidation for selective trace micropollutant removal and energy efficiency in secondary effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rofida Wahman</w:t>
+                <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Schröder</w:t>
+                <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Chiron</w:t>
+                <w:t xml:space="preserve">Andrés Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Drewes</w:t>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 22 (2), pp.33. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 291, pp.125158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-026-02405-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.125158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562780v1</w:t>
+                <w:t xml:space="preserve">hal-05471163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Methane Production in Anaerobic Membrane Bioreactors: The Role of In-Situ Electro-Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 442, pp.133720. </w:t>
@@ -854,77 +854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic approach for enhanced wastewater treatment: Harnessing the potential of bioelectrochemical systems in integration with anaerobic membrane bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,51 +1027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1148,51 +1148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sosa Alderete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Đorđe Tadić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1425,51 +1425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (10), pp.3167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1637,77 +1637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted Metabolomics Studies on Drug-Incubated Phragmites australis Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rofida Wahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,90 +1901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemna minor studies under various storage periods using extended-polarity extraction and metabolite non-target screening analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rofida Wahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Grassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2031,51 +2031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion paper: Sustainable increase of crop production through improved technical strategies, breeding and adapted management – A European perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,51 +2217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Harpaintner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poschenrieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schröder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 342, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2295,64 +2295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake of carbamazepine by rhizomes and endophytic bacteria of Phragmites australis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schröder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2378,1991 +2378,2112 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PFAS fate and accumulation in periphytic biofilm inside river-like mesocosm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">ICEPTP 2026 - 11th International Conference on Environmental Pollution, Treatment and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350476v1</w:t>
+                <w:t xml:space="preserve">hal-05598618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Removal and Quantification of Trace Micropollutants in Complex Effluents by Boron-Doped Diamond Electrooxidation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSChE 2025 - Canadian Chemical Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349389v1</w:t>
+                <w:t xml:space="preserve">hal-05350476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Advanced Removal and Quantification of Trace Micropollutants in Complex Effluents by Boron-Doped Diamond Electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zaviska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IWA-ASPIRE Confrence and Water New Zealand Conference and Expo 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">CSChE 2025 - Canadian Chemical Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349417v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Ecohydrological Systems: How Biodiversity Enhance Constructed Wetlands for Sustainable Water Reuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Latifa Bousselmi</w:t>
+                <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga El Kik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zaviska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">10th IWA-ASPIRE Confrence and Water New Zealand Conference and Expo 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411279v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm Mucus as a Natural Stabilizer for TiO₂ Nanoparticles: A bio-inspired Approach for Improved Photocatalysis and Biofilm Control in Water Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Living Ecohydrological Systems: How Biodiversity Enhance Constructed Wetlands for Sustainable Water Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492395v1</w:t>
+                <w:t xml:space="preserve">hal-05411279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost adsorption treatment using biochar: Influencing factors and reusability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworm Mucus as a Natural Stabilizer for TiO₂ Nanoparticles: A bio-inspired Approach for Improved Photocatalysis and Biofilm Control in Water Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Baaloudj</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latifa Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770198v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergie entre le Traitement Biologique et l'Électro-oxydation dans un Bioréacteur à Membrane pour une Approche Innovante et Intégrée du Traitement de micropolluants organiques d’Eaux Usées Urbaines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Zaviska</w:t>
+                <w:t xml:space="preserve">Low-cost adsorption treatment using biochar: Influencing factors and reusability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Baaloudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Zizzamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Heran</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024 - 19e Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790101v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synergie entre le Traitement Biologique et l'Électro-oxydation dans un Bioréacteur à Membrane pour une Approche Innovante et Intégrée du Traitement de micropolluants organiques d’Eaux Usées Urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 2024 - 18th IWA World Conference on Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">SFGP 2024 - 19e Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792378v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWRR 2024 - the International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">IWA 2024 - 18th IWA World Conference on Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792391v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Biological Treatment And Electro-Oxidation In A Membrane Bioreactor For An Integrated Solution To Urban Wastewater Treatment, Particularly Targeting Micropollutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMSIC 2024 - 4th Congress of the African Membrane Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Addis Ababa, Ethiopia</w:t>
+              <w:t xml:space="preserve">ICWRR 2024 - the International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792440v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Solutions for Wastewater Reclamation: Harnessing Trichoderma Bioinoculants for Micropollutant Removal in Constructed Wetlands and Agricultural Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Biological Treatment And Electro-Oxidation In A Membrane Bioreactor For An Integrated Solution To Urban Wastewater Treatment, Particularly Targeting Micropollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga El Kik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zaviska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oussama Baaloudj</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AMSIC 2024 - 4th Congress of the African Membrane Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Addis Ababa, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765524v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la contamination des eaux superficielles du bassin versant du Galion, Martinique, par échantillonnage intégratif passif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Solutions for Wastewater Reclamation: Harnessing Trichoderma Bioinoculants for Micropollutant Removal in Constructed Wetlands and Agricultural Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorde Tadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Dieudé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Monica Brienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
+                <w:t xml:space="preserve">Juan Manuel Peña-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Baaloudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chlordécone, la recherche menée in situ - points forts, difficultés et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Fort de France (Martinique), France</w:t>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426422v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Target Screening of Pharmaceuticals Transformation Products in Urban Wastewater and Evaluation of Their Fate in Constructed Wetlands. a Retrospective Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Đorđe Tadić</w:t>
+                <w:t xml:space="preserve">Cartographie de la contamination des eaux superficielles du bassin versant du Galion, Martinique, par échantillonnage intégratif passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 32ND ANNUAL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhague, Denmark. pp.116293</w:t>
+              <w:t xml:space="preserve">Chlordécone, la recherche menée in situ - points forts, difficultés et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Fort de France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137516v1</w:t>
+                <w:t xml:space="preserve">hal-04426422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Non-Target Screening of Pharmaceuticals Transformation Products in Urban Wastewater and Evaluation of Their Fate in Constructed Wetlands. a Retrospective Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Đorđe Tadić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">SETAC EUROPE 32ND ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhague, Denmark. pp.116293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976624v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bioaugmented Constructed Wetlands with Trichoderma spp. for Mitigating Antibiotic Resistance Spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Đorđe Tadić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WETPOL 2021: 9th International Symposium on Wetland Pollutant Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4372,150 +4493,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of biochar for removal of micropollutants in bioaugmented constructed wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Brienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baaloudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4525,173 +4646,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel developments in biological technologies for wastewater processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Milledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Harvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Water and Wastewater Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.239-278, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-816170-8.00008-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4759,51 +4880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28A4DB28"/>
+    <w:nsid w:val="B2D8FA79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4990,51 +5111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-sauvetre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3611-0346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga El Kik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125158" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rofida Wahman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Drewes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02405-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.04.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04594014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272; Tadi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112128" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sosa Alderete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;or&#273;e Tadi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11060508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brienza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sauvetre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bru-Adan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coviello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayana Manasfi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103167" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03648927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Foti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Coviello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zuorro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Lelario" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabino Aurelio Bufo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19768-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Moser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11010002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#281;grzyn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luhua Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisle Vestergaard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneliusz Miksch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07609-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Grassmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Gn&#228;dinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chmelikov&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.212" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert May" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Harpaintner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poschenrieder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00083" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05492395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baaloudj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Zizzamia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792378v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792391v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04765524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorde Tadic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brienza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Pe&#241;a-Herrera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03689489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Milledge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Thompson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schroeder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Harvey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816170-8.00008-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-sauvetre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3611-0346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562780v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rofida Wahman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Drewes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02405-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga El Kik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125158" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.04.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04594014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272; Tadi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112128" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sosa Alderete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;or&#273;e Tadi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11060508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brienza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sauvetre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bru-Adan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coviello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayana Manasfi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103167" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03648927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Foti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Coviello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zuorro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Lelario" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabino Aurelio Bufo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19768-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Moser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11010002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#281;grzyn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luhua Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisle Vestergaard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneliusz Miksch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07609-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Grassmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Gn&#228;dinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chmelikov&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.212" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert May" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Harpaintner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poschenrieder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00083" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05492395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baaloudj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Zizzamia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790101v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04765524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorde Tadic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brienza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Pe&#241;a-Herrera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03689489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Milledge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Thompson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schroeder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Harvey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816170-8.00008-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>