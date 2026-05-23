--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1,4825 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4774 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Sauvêtre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-sauvetre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3611-0346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=MoQkZ4AAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichoderma harzianum enhances lettuce biomass and modulates plant-soil emerging contaminant dynamics under reclaimed wastewater irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Brienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Peña-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sauvêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37 (3), pp.70. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10532-026-10291-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfamethoxazole, trimethoprim, diclofenac, carbamazepine, and their mixture on the metabolism of Lemna minor: a targeted metabonomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rofida Wahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Drewes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.33. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-026-02405-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing electro-oxidation for selective trace micropollutant removal and energy efficiency in secondary effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga El Kik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 291, pp.125158. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2025.125158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Methane Production in Anaerobic Membrane Bioreactors: The Role of In-Situ Electro-Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga El Kik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 442, pp.133720. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution by polar pesticides and pharmaceuticals and risk assessment in surface water bodies along the French Mediterranean coast: Complementarity of target and non-target screenings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Duporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.819-835. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enceco.2025.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale physiological responses to organic and inorganic pollution in the invasive mosquitofish Gambusia holbrooki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.118565. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic approach for enhanced wastewater treatment: Harnessing the potential of bioelectrochemical systems in integration with anaerobic membrane bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga El Kik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.113162. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.113162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially saturated vertical surface flow constructed wetland for emerging contaminants and antibiotic resistance genes removal from wastewater: The effect of bioaugmentation with Trichoderma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đ Tadić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), pp.112128. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.112128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Transformation Products of Selected Antibiotics and 17 α-Ethinylestradiol under Three In Vitro Biotransformation Models for Anticipating Their Relevance in Bioaugmented Constructed Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sosa Alderete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đorđe Tadić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.508. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics11060508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaimed wastewater reuse in irrigation: role of biofilms in the fate of antibiotics and spread of antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Brienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sauvetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bru-Adan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.118830. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Passive and Grab Sampling and High-Resolution Mass Spectrometry for Non-Targeted Analysis of Emerging Contaminants and Their Semi-Quantification in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đorđe Tadić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayana Manasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (10), pp.3167. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27103167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sunlight-AOPs for levofloxacin removal: kinetics, transformation products, and toxicity assay on Escherichia coli and Micrococcus flavus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Zuorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Lelario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabino Aurelio Bufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19768-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Metabolomics Studies on Drug-Incubated Phragmites australis Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rofida Wahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemna minor studies under various storage periods using extended-polarity extraction and metabolite non-target screening analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rofida Wahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Grassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 188, pp.113362. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of endophytic Actinobacteria in roots and rhizomes of Miscanthus × giganteus plants exposed to diclofenac and sulfamethoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Węgrzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luhua Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisle Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korneliusz Miksch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (11), pp.11892-11904. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-07609-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion paper: Sustainable increase of crop production through improved technical strategies, breeding and adapted management – A European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Gnädinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pesaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chmeliková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 678, pp.146-161. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of carbamazepine in plant roots and endophytic rhizobacteria isolated from Phragmites australis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Harpaintner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poschenrieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schröder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 342, pp.85-95. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of carbamazepine by rhizomes and endophytic bacteria of Phragmites australis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schröder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFAS fate and accumulation in periphytic biofilm inside river-like mesocosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEPTP 2026 - 11th International Conference on Environmental Pollution, Treatment and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Paris, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/iceptp26.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga El Kik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IWA-ASPIRE Confrence and Water New Zealand Conference and Expo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Removal and Quantification of Trace Micropollutants in Complex Effluents by Boron-Doped Diamond Electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga El Kik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSChE 2025 - Canadian Chemical Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Ecohydrological Systems: How Biodiversity Enhance Constructed Wetlands for Sustainable Water Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm Mucus as a Natural Stabilizer for TiO₂ Nanoparticles: A bio-inspired Approach for Improved Photocatalysis and Biofilm Control in Water Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga El Kik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 2024 - 18th IWA World Conference on Anaerobic Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga El Kik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWRR 2024 - the International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie entre le Traitement Biologique et l'Électro-oxydation dans un Bioréacteur à Membrane pour une Approche Innovante et Intégrée du Traitement de micropolluants organiques d’Eaux Usées Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga El Kik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2024 - 19e Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Biological Treatment And Electro-Oxidation In A Membrane Bioreactor For An Integrated Solution To Urban Wastewater Treatment, Particularly Targeting Micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga El Kik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSIC 2024 - 4th Congress of the African Membrane Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Addis Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Solutions for Wastewater Reclamation: Harnessing Trichoderma Bioinoculants for Micropollutant Removal in Constructed Wetlands and Agricultural Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorde Tadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Brienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Peña-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baaloudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost adsorption treatment using biochar: Influencing factors and reusability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baaloudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Zizzamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la contamination des eaux superficielles du bassin versant du Galion, Martinique, par échantillonnage intégratif passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Dieudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chlordécone, la recherche menée in situ - points forts, difficultés et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Target Screening of Pharmaceuticals Transformation Products in Urban Wastewater and Evaluation of Their Fate in Constructed Wetlands. a Retrospective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đorđe Tadić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 32ND ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark. pp.116293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmented Constructed Wetlands with Trichoderma spp. for Mitigating Antibiotic Resistance Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đorđe Tadić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2021: 9th International Symposium on Wetland Pollutant Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of biochar for removal of micropollutants in bioaugmented constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roukaya Al Haj Ishak Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Brienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Baaloudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel developments in biological technologies for wastewater processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Milledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Water and Wastewater Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.239-278, 2019, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816170-8.00008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4880,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2D8FA79"/>
+    <w:nsid w:val="A6A798A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5111,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-sauvetre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3611-0346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562780v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rofida Wahman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Drewes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02405-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga El Kik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125158" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.04.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118565" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04594014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272; Tadi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112128" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sosa Alderete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;or&#273;e Tadi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11060508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brienza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sauvetre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bru-Adan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coviello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayana Manasfi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103167" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03648927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Foti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Coviello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zuorro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Lelario" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabino Aurelio Bufo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19768-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Moser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11010002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#281;grzyn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luhua Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisle Vestergaard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneliusz Miksch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07609-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Grassmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Gn&#228;dinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chmelikov&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.212" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert May" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Harpaintner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poschenrieder" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00083" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05492395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770198v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baaloudj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Zizzamia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790101v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04765524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorde Tadic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brienza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Pe&#241;a-Herrera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03689489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Milledge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Thompson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schroeder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Harvey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816170-8.00008-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-sauvetre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3611-0346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=MoQkZ4AAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05625415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brienza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Pe&#241;a-Herrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Trotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-026-10291-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rofida Wahman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Drewes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02405-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga El Kik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133720" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.04.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118565" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04594014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113162" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272; Tadi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135881v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sosa Alderete" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;or&#273;e Tadi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11060508" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brienza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sauvetre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bru-Adan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coviello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118830" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayana Manasfi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103167" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03648927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Foti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Coviello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zuorro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Lelario" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabino Aurelio Bufo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19768-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Moser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11010002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Grassmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113362" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#281;grzyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luhua Yang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisle Vestergaard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneliusz Miksch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07609-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Gn&#228;dinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chmelikov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert May" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Harpaintner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poschenrieder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.08.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/iceptp26.130" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05492395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04765524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorde Tadic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baaloudj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Zizzamia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Al Haj Ishak Al Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03689489v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770186v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Milledge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Thompson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schroeder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Harvey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816170-8.00008-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>