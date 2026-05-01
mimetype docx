--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Severo Pereira Gomes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-severo-pereira-gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5437-2251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200488236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severopereiragomes_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-1694-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects via Frozen Density Embedding in Real-Time Time-Dependent Dirac–Kohn–Sham Theory: Solvation of Lead Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Mosconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Pacifici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (5), pp.2282-2298. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Excited States of Linear and Bent Uranyl Complexes: Insights from High-Energy Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Amidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena F. Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina O. Kvashnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (45), pp.22487-22502. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c04245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Relativistic Coupled Cluster and Equation of Motion Coupled Cluster Quadratic Response Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (50), pp.11695. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c04475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Np(VI) and Pu(VI) with Phenanthroline Result in Bending the [Np&amp;lt;sup&amp;gt;(VI)&amp;lt;/sup&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Unit and a Reduced Pu(V) Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily R. Mikeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Schnaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (38), pp.34849-34861. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c10795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and Implementation of Frequency-Dependent Linear Response Properties with Relativistic Coupled Cluster Theory for GPU-accelerated Computer Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Valentin Pototschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.677-694. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the protactinium(V) mono-oxo bond weaker than what we thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.14376-14379. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC04522J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Workflows by Exchanging Grid-Based Data between Quantum-Chemical Program Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Focke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martinez B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.162503. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0201701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Excitations of Uranyl in Cs&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; from Relativistic Embedded Damped Response Time-Dependent Density Functional Theory Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.11589-11601. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the I&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; + I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; mutual neutralization reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sisourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.022808. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.022808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Quadratic Response Properties and Two-photon Absorption from Relativistic Equation-of-Motion Coupled Cluster Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (24), pp.9248-9259. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance of approximate equation of motion coupled cluster for valence and core states of heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (5–6), pp.e2246592. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2023.2246592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does bending the uranyl unit influence its spectroscopy and luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Schnaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.9273−9284. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the potential of TlCl for laser cooling experiments via four-component correlated electronic structure calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.074313. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment effects on X-ray absorption spectra with quantum embedded real-time Time-dependent density functional theory approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2022.823246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(IV) alkyl cations: synthesis, structures, comparison with thorium(IV) analogues, and the influence of arene-coordination on thermal stability and ethylene polymerization activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Andreychuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balamurugan Vidjayacoumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Peeples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.13748-13763. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SC04302E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating core electron binding energies of halogenated species adsorbed on ice surfaces and in solution with relativistic quantum embedding calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.14390-14407. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP05836C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen-Density Embedding for including environmental effects in the Dirac-Kohn-Sham theory: an implementation based on density fitting and prototyping techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Sorbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.5992-6009. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final-state-resolved mutual neutralization in I+ - I− collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Rosén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.106.012812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768879v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals in relativistic correlated electronic structure calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.224108. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of relativistic coupled cluster theory for massively parallel GPU-accelerated computing architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann V. Pototschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry I. Lyakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Repisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.5509--5529. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic EOM-CCSD for core-excited and core-ionized state energies based on the 4-component Dirac-Coulomb(-Gaunt) Hamiltonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.3583-3598. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Spectra of Ytterbium Fluoride from Relativistic Electronic Structure Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann V. Pototschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Dyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.22330-22343. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03701C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DIRAC code for relativistic molecular calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jørgen Aagaard Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.204104. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects with Frozen Density Embedding in Real-Time Time-Dependent Density Functional Theory using localized basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tarantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (9), pp.5695-5711. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating solvent effects on the magnetic properties of molybdate ions (MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt;) with relativistic embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e26207. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topological Data Analysis Perspective on Non-Covalent Interactions in Relativistic Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, e26133, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged‐cell periodic DFT simulations via an impurity model based on density embedding: Application to the ionization potential of liquid water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tölle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (1), pp.e25801. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.25801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Predictions of Volatile Plutonium Thermodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.14507-14521. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation-of-Motion Coupled-Cluster Theory based on the 4-component Dirac-Coulomb(-Gaunt) Hamiltonian. Energies for single electron detachment, attachment and electronically excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.174113. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5053846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive simulations of ionization energies of solvated halide ions with relativistic embedded Equation of Motion Coupled-Cluster Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.266001. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.266001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Multi-Reference Nature of Plutonium Oxides: PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, PuO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupperouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.4317-4329. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05429C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calculation of second-order magnetic properties using subsystem approaches in the relativistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.8400-8415. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP08561J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical, and transport properties of the hydrated halides: How do At&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; bulk properties compare with those of the other halides, from F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; to I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.124513. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study on ThF+, a prospective system in search of time-reversal violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten S Nørby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jørgen Aa Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaya K Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.043005. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/4/043005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication: Relativistic Fock-space coupled cluster study of small building blocks of larger uranium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (4), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4891801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Cimiraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.9238. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP55294B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards systematically improvable models for actinides in condensed phase: the electronic spectrum of uranyl in Cs2UO2Cl4 as a test case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (36), pp.15153-62. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp52090k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvatochromic shifts from coupled-cluster theory embedded in density functional theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (10), pp.104106. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4820488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular properties via a subsystem density functional theory formulation: a common framework for electronic embedding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (4), pp.044104. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3675845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic spectrum of CUONg4 (Ng = Ne, Ar, Kr, Xe): New insights in the interaction of the CUO molecule with noble gas matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk van Lingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.084308. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4742765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum-chemical embedding methods for treating local electronic excitations in complex chemical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reports Section C: Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.222. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2PC90007F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyADF -- A scripting framework for multiscale quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maya Beyhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa E. Bulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas W. Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.2328. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic spectroscopy of UO2(2+), NUO(+) and NUN: an evaluation of time-dependent density functional theory for actinides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Ekström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (13), pp.6249-59. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp02534h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of parity violation in chiral molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Koers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Iliaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.864-876. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp01483d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral oxorhenium(V) complexes as candidates for the experimental observation of molecular parity violation: a structural, synthetic and theoretical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (31), pp.8792-803. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b925050f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic structure of the triiodide ion from relativistic correlated calculations: a comparison of different methodologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (6), pp.064305. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3474571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised double-zeta, triple-zeta, and quadruple-zeta basis sets for the 5d elements Hf-Hg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Dyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.97. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-009-0717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic double-zeta, triple-zeta end quadruple zeta basis sets for the lanthanide elements La-Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Dyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127, pp.369. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-009-0725-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Electronic Structure Calculations on the Bare UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ion: How Different are Single and Multireference Electron Correlation Methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Eliav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.12504---12511. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903758c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of local excitations in large systems by embedding wave-function theory in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.5353. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b805739g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial expansion of basis sets: Alternatives to fully optimized exponents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 760, pp.39. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Execution of Computational Chemistry Codes in Grid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Merzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3993, pp.97. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11758532_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance of the intermediate Hamiltonian Fock-space coupled-cluster method on linear triatomic molecules: The electronic spectra of NpO2+, NpO22+, and PuO22+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.074301. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2244564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Sequences of Geometric Relativistic Basis Sets. I:s- and p-Block Elements up to Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115, pp.398. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-006-0120-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the segmented contraction of basis functions using density matrix theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio R. Sensato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Murilo dos Santos Trevas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (15), pp.1822. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of core correlation on the spectroscopic constants of HAt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 760, pp.1. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Gaussian expansions of Slater-type atomic orbitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.1007. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.10090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TECHNIQUES FOR THE EXECUTION PROFILE ANALYSIS AND OPTIMIZATION OF COMPUTATIONAL CHEMISTRY PROGRAMS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro A. M. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimara R. Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Química Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.465. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0100-40422002000300020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure of Protactinium(V) and Uranyl Complexes from High-Resolution X-ray Spectroscopy and Relativistic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on f-Elements (ICfE-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Chemistry, The University of Manchester, Sep 2026, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive X-ray spectroscopy of actinide complexes: from HERFD-XANES to RIXS maps via relativistic quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Theory Frontiers in Actinide Science: Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Los Alamos National Laboratory (LANL) – Center for Nonlinear Studies, Mar 2026, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum‑Chemical Insights into Actinide Bonding and Spectroscopy: Volatility, 5f/6d Orbital Contributions, and Spectral Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association CenTRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core excitations in linear and bent uranyl complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association CenTRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled cluster molecular response properties for heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity conference on many-body theory - Third general congress of the NBODY research network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Actinide Electronic Structure with HERFD-XANES and Quantum Chemistry: From Uranyl to Protactinium Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled cluster molecular response properties for heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Quantum Systems in Chemistry, Physics and Biology (QSCP-XXVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of uranyl complexes probed by valence and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and excited state properties of heavy (and not so heavy) element systems from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Electronic Structure 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and valence properties of heavy element species from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory around XFELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations of molecular (response) properties for heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments in Coupled-Cluster Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Telluride (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and valence properties of heavy element species from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP2024 - 11th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and excited state properties of heavy element systems from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Actinide Chemistry: Navigating Challenges and Insights through the Virtual Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2024 - 45th International Conference on Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fort Collins, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on f elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic structure of actinides tailored by relativistic quantum chemistry approaches: applications to X-ray spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational and Theoretical Chemistry (CompChem 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Rare Earth Research Conference (RERC29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface spectroscopic analysis of aqueous phase iodine oxides : Electron binding energy and surface propensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boucly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Lezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCACGP-IGAC joint International Atmospheric Chemistry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating many-body and environment effects on luminescence and core spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la modélisation théorique à la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres Rayonnement Radio-Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of f-element complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide revisited 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals in relativistic correlated electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical core spectroscopy of molecules interacting with ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem, The International Chemical Congress of Pacific Basin Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals in relativistic correlated electronic structure calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar..a way to REHE2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Equation-of-Motion Coupled-Cluster Calculations at the Uranium L-edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONEXS Conference 2021: Emerging Trends in X-Ray Spectroscopy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Didcot, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of actinide systems from relativistic correlated and quantum embedding approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical meeting on Condensed-Matter Chemistry on Actinides: The Kumatori meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the behavior of tropospheric relevant compounds at the interface gas/organic acid aerosols: An ONIOM QM/MM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire Fotsing-Kwetche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic equation of motion coupled cluster theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular level modeling of aerosol particles: inputs and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire Fotsing-Kwetche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Virtual Workshop on Molecular Simulations of Atmospheric Systems, Virtual workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining core electron binding energies with four-component based EOM-CCSD approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torun's Astrochemistry, theoretical Spectroscopy and Quantum chemistry group Minisymposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Torún, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 et les premiers pas du « Cluster de recherche » OVERSEE (mOdélisation innoVante dEs aéRoSols dE radionucléidEs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique IRePSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Theory Frontiers in Actinide Sciences: Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic equation of motion coupled cluster based on four-compoment Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP 2019 - 10th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Correlated Methods for Predictions of Volatile Plutonium Thermodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Understanding in Quantum Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation moléculaire pour les radioéléments de la phase gazeuse à la phase solvatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Radioéléments par Modélisation Moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE MÉTALLO-MIX -- Les éléments métalliques : un trait d’union entre les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS MITI, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision lilloise de la modélisation moléculaire de systèmes complexes environnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peláez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Prospectives 2019 : "Modélisations multi-échelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Jan 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg satellite meeting to the 16th ICQC: Strong correlation in electronic structure theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting solvent effects on the photoelectron spectra of halide ions with WFT-in-DFT embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la solvatation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic states of (ultra) heavy halogen species with four-component based equation of motion coupled cluster methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESM2018 Molecular Electronic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating NMR shieldings and indirect spin-spin couplings of heavy element species in solution with relativistic molecular ab initio approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion RMN Grand Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effects on NMR shielding of MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; via relativistic Frozen Density Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes multi-références relativistes pour analyser les propriétés des systèmes fortement corrélés: oxydes de plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière – Forum jeunes chercheurs du GdR de Spectroscopie Moléculaire SPECMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PhLAM laboratory, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 64th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tampa, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of strongly correlated systems: Plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of excited, electron attachment and detachment states of (ultra)heavy halogen species with relativistic 4-component EOM-CC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen-density Embedding Calculation of Second-order Magnetic Properties in the Relativistic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP IX 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grand Forks, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamics properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième réunion annuelle du GDR ThéMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PhLAM, UMR 8523 CNRS, Université de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Coupled Cluster theory for the Calculation of Ground and Excited State Energies and Molecular Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th DIRAC Working Group Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Odensee, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of heavy elements species in the condensed phase: a theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physicochemical Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Braunschweig, Nov 2016, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on FDE second-order magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th DIRAC Working Group Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Odensee, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing Properties of Large Actinide systems with Frozen-Density Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem, The International Chemical Congress of Pacific Basin Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules in condensed phase, the ab initio way: using embedding methods to calculate local properties of large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR2758 ``Agrégation, fragmentation et thermodynamique de systèmes moléculaires complexes isolés''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects with Frozen-Density Embedding in the Real-Time Time-Dependent Dirac-Kohn-Sham framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Assisi, Italy. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects with Frozen-Density Embedding in the Real-Time Time-Dependent Dirac-Kohn-Sham framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the GDR quantum gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Absorption Spectra and Photoionization of Actinide Compounds with Relativistic Electronic Structure Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals for relativistic electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the GDR quantum gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Level X-Ray Spectroscopies With Relativistic Hamiltonians: The Uranyl Ion Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Symposium on Theoretical Chemistry - Universität Würzburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the Core Valence Separation approximation to obtain the ionization potentials of the core electrons by the EOM-CCSD method according to a 4-component relativistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Theoretical Tools for Modeling Core and Valence Spectroscopies and their Applications to Species of Atmospheric Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical core spectroscopy of molecules interacting with ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode equation of motion coupled cluster relativiste à 4 composantes pour la détermination d’énergies et propriétés de premier ordre pour les états excités et ionisés : mise en œuvre et premières applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the unusual &pi;-arene coordination of An-alkyl complexes (An = U, Th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the properties of gaseous radioelements oxides through modeling: The Plutonium Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle – Sources, Aging, Sinks, Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the spectroscopic and thermodynamics properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Excited States Simulations: Bridging Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamic properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP IX 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grand Forks, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of nuclear magnetic resonance shielding tensor using frozen density embedding in the relativistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Density Functional Theory and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Debrecen, Hungary. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from spin-orbit configuration interaction approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Relativistic Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting to know the enigmatic astatine: towards the theoretical modeling of astatine-contaning species in condensed phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics (REHE-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Smolenice, Slovakia. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical modelling of optical and thermodynamical properties of actinide (U, Np, Pu,...) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Conference of the European Group on Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lille, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient ab-initio description of environment effects: Solvatochromic shifts from coupled-cluster theory embedded in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spectra of Heavy Elements in Condensed Phase Using WFT-in-DFT and DFT-in-DFT Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spectra of Heavy Elements in Condensed Phase Using WFT-in-DFT and DFT-in-DFT Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Symposium on Theoretical Chemistry (STC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient ab-initio description of environment effects: Solvatochromic shifts from coupled-cluster theory embedded in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Symposium on Theoretical Chemistry (STC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined experimental and theoretical investigations of the heavy highlight electromobility. (I- and At-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarah Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIIIèmes Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient ab-initio description of environment effects: Solvatochromic shifts from coupled-cluster theory embedded in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICQC (International Conference of Quantum Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling environment effect on heavy-element compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yanez, Manuel; Boyd, Russell J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier, pp.129-154, 2024, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Computational Actinide Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dolg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Lanthanide and Actinide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.269-298, 2015, 9781118688304. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118688304.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the second Toulouse Tensor Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Brandejs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bientinesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Embedded Equation-of-Motion Coupled-Cluster Approach to the Core-Ionized States of Actinides: A Case Study of Uranyl(VI) in Cs&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation effects on halides core spectra with Multilevel Real-Time quantum embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica A. Martinez B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calculation of molecular properties of heavy element systems with ab initio approaches: from gas-phase to complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and/or physical chemistry. Universite de Lille, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01960393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Severo Pereira Gomes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-severo-pereira-gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5437-2251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200488236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severopereiragomes_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-1694-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects via Frozen Density Embedding in Real-Time Time-Dependent Dirac–Kohn–Sham Theory: Solvation of Lead Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Mosconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Pacifici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (5), pp.2282-2298. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Excited States of Linear and Bent Uranyl Complexes: Insights from High-Energy Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Amidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena F. Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina O. Kvashnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (45), pp.22487-22502. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c04245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Relativistic Coupled Cluster and Equation of Motion Coupled Cluster Quadratic Response Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (50), pp.11695. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c04475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Np(VI) and Pu(VI) with Phenanthroline Result in Bending the [Np&amp;lt;sup&amp;gt;(VI)&amp;lt;/sup&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Unit and a Reduced Pu(V) Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily R. Mikeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Schnaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (38), pp.34849-34861. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c10795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the protactinium(V) mono-oxo bond weaker than what we thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.14376-14379. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC04522J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Workflows by Exchanging Grid-Based Data between Quantum-Chemical Program Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Focke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martinez B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.162503. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0201701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and Implementation of Frequency-Dependent Linear Response Properties with Relativistic Coupled Cluster Theory for GPU-accelerated Computer Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Valentin Pototschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.677-694. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Excitations of Uranyl in Cs&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; from Relativistic Embedded Damped Response Time-Dependent Density Functional Theory Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.11589-11601. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the I&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; + I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; mutual neutralization reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sisourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.022808. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.022808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Quadratic Response Properties and Two-photon Absorption from Relativistic Equation-of-Motion Coupled Cluster Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (24), pp.9248-9259. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance of approximate equation of motion coupled cluster for valence and core states of heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (5–6), pp.e2246592. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2023.2246592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does bending the uranyl unit influence its spectroscopy and luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Schnaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.9273−9284. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals in relativistic correlated electronic structure calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.224108. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating core electron binding energies of halogenated species adsorbed on ice surfaces and in solution with relativistic quantum embedding calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.14390-14407. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP05836C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment effects on X-ray absorption spectra with quantum embedded real-time Time-dependent density functional theory approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2022.823246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(IV) alkyl cations: synthesis, structures, comparison with thorium(IV) analogues, and the influence of arene-coordination on thermal stability and ethylene polymerization activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Andreychuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balamurugan Vidjayacoumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Peeples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.13748-13763. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SC04302E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the potential of TlCl for laser cooling experiments via four-component correlated electronic structure calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.074313. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen-Density Embedding for including environmental effects in the Dirac-Kohn-Sham theory: an implementation based on density fitting and prototyping techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Sorbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.5992-6009. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final-state-resolved mutual neutralization in I+ - I− collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Rosén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.106.012812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768879v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of relativistic coupled cluster theory for massively parallel GPU-accelerated computing architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann V. Pototschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry I. Lyakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Repisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.5509--5529. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic EOM-CCSD for core-excited and core-ionized state energies based on the 4-component Dirac-Coulomb(-Gaunt) Hamiltonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.3583-3598. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Spectra of Ytterbium Fluoride from Relativistic Electronic Structure Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann V. Pototschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Dyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.22330-22343. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03701C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DIRAC code for relativistic molecular calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jørgen Aagaard Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.204104. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects with Frozen Density Embedding in Real-Time Time-Dependent Density Functional Theory using localized basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tarantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (9), pp.5695-5711. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating solvent effects on the magnetic properties of molybdate ions (MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt;) with relativistic embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e26207. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Predictions of Volatile Plutonium Thermodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.14507-14521. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topological Data Analysis Perspective on Non-Covalent Interactions in Relativistic Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, e26133, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged‐cell periodic DFT simulations via an impurity model based on density embedding: Application to the ionization potential of liquid water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tölle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (1), pp.e25801. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.25801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation-of-Motion Coupled-Cluster Theory based on the 4-component Dirac-Coulomb(-Gaunt) Hamiltonian. Energies for single electron detachment, attachment and electronically excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.174113. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5053846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive simulations of ionization energies of solvated halide ions with relativistic embedded Equation of Motion Coupled-Cluster Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.266001. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.266001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Multi-Reference Nature of Plutonium Oxides: PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, PuO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupperouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.4317-4329. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05429C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calculation of second-order magnetic properties using subsystem approaches in the relativistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.8400-8415. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP08561J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical, and transport properties of the hydrated halides: How do At&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; bulk properties compare with those of the other halides, from F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; to I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.124513. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study on ThF+, a prospective system in search of time-reversal violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten S Nørby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jørgen Aa Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaya K Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.043005. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/4/043005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication: Relativistic Fock-space coupled cluster study of small building blocks of larger uranium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (4), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4891801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Cimiraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.9238. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP55294B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards systematically improvable models for actinides in condensed phase: the electronic spectrum of uranyl in Cs2UO2Cl4 as a test case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (36), pp.15153-62. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp52090k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvatochromic shifts from coupled-cluster theory embedded in density functional theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (10), pp.104106. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4820488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular properties via a subsystem density functional theory formulation: a common framework for electronic embedding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (4), pp.044104. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3675845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum-chemical embedding methods for treating local electronic excitations in complex chemical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reports Section C: Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.222. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2PC90007F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic spectrum of CUONg4 (Ng = Ne, Ar, Kr, Xe): New insights in the interaction of the CUO molecule with noble gas matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk van Lingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.084308. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4742765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyADF -- A scripting framework for multiscale quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maya Beyhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa E. Bulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas W. Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.2328. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic spectroscopy of UO2(2+), NUO(+) and NUN: an evaluation of time-dependent density functional theory for actinides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Ekström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (13), pp.6249-59. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp02534h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of parity violation in chiral molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Koers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Iliaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.864-876. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp01483d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic double-zeta, triple-zeta end quadruple zeta basis sets for the lanthanide elements La-Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Dyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127, pp.369. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-009-0725-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic structure of the triiodide ion from relativistic correlated calculations: a comparison of different methodologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (6), pp.064305. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3474571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral oxorhenium(V) complexes as candidates for the experimental observation of molecular parity violation: a structural, synthetic and theoretical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (31), pp.8792-803. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b925050f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised double-zeta, triple-zeta, and quadruple-zeta basis sets for the 5d elements Hf-Hg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Dyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.97. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-009-0717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Electronic Structure Calculations on the Bare UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ion: How Different are Single and Multireference Electron Correlation Methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Eliav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.12504---12511. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903758c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of local excitations in large systems by embedding wave-function theory in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.5353. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b805739g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance of the intermediate Hamiltonian Fock-space coupled-cluster method on linear triatomic molecules: The electronic spectra of NpO2+, NpO22+, and PuO22+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.074301. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2244564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial expansion of basis sets: Alternatives to fully optimized exponents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 760, pp.39. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Execution of Computational Chemistry Codes in Grid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Merzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3993, pp.97. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11758532_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Sequences of Geometric Relativistic Basis Sets. I:s- and p-Block Elements up to Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115, pp.398. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-006-0120-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the segmented contraction of basis functions using density matrix theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio R. Sensato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Murilo dos Santos Trevas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (15), pp.1822. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of core correlation on the spectroscopic constants of HAt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 760, pp.1. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TECHNIQUES FOR THE EXECUTION PROFILE ANALYSIS AND OPTIMIZATION OF COMPUTATIONAL CHEMISTRY PROGRAMS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro A. M. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimara R. Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Química Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.465. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0100-40422002000300020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Gaussian expansions of Slater-type atomic orbitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.1007. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.10090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive X-ray spectroscopy of actinide complexes: from HERFD-XANES to RIXS maps via relativistic quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Theory Frontiers in Actinide Science: Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Los Alamos National Laboratory (LANL) – Center for Nonlinear Studies, Mar 2026, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy elements spectroscopy in solution : the meeting of theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael R. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sanchez Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure of Protactinium(V) and Uranyl Complexes from High-Resolution X-ray Spectroscopy and Relativistic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on f-Elements (ICfE-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Chemistry, The University of Manchester, Sep 2026, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Coordination and Electronic Structure of Protactinium(V) by High-Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum‑Chemical Insights into Actinide Bonding and Spectroscopy: Volatility, 5f/6d Orbital Contributions, and Spectral Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core excitations in linear and bent uranyl complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association CenTRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association CenTRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled cluster molecular response properties for heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity conference on many-body theory - Third general congress of the NBODY research network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Actinide Electronic Structure with HERFD-XANES and Quantum Chemistry: From Uranyl to Protactinium Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled cluster molecular response properties for heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Quantum Systems in Chemistry, Physics and Biology (QSCP-XXVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and excited state properties of heavy element systems from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Actinide Chemistry: Navigating Challenges and Insights through the Virtual Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2024 - 45th International Conference on Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fort Collins, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and valence properties of heavy element species from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP2024 - 11th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and excited state properties of heavy (and not so heavy) element systems from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Electronic Structure 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and valence properties of heavy element species from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory around XFELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations of molecular (response) properties for heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments in Coupled-Cluster Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Telluride (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of uranyl complexes probed by valence and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on f elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic structure of actinides tailored by relativistic quantum chemistry approaches: applications to X-ray spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational and Theoretical Chemistry (CompChem 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals in relativistic correlated electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Rare Earth Research Conference (RERC29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating many-body and environment effects on luminescence and core spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la modélisation théorique à la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres Rayonnement Radio-Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface spectroscopic analysis of aqueous phase iodine oxides : Electron binding energy and surface propensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boucly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Lezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCACGP-IGAC joint International Atmospheric Chemistry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of f-element complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide revisited 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the behavior of tropospheric relevant compounds at the interface gas/organic acid aerosols: An ONIOM QM/MM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire Fotsing-Kwetche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals in relativistic correlated electronic structure calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar..a way to REHE2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Equation-of-Motion Coupled-Cluster Calculations at the Uranium L-edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONEXS Conference 2021: Emerging Trends in X-Ray Spectroscopy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Didcot, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical core spectroscopy of molecules interacting with ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem, The International Chemical Congress of Pacific Basin Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of actinide systems from relativistic correlated and quantum embedding approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical meeting on Condensed-Matter Chemistry on Actinides: The Kumatori meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic equation of motion coupled cluster theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining core electron binding energies with four-component based EOM-CCSD approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torun's Astrochemistry, theoretical Spectroscopy and Quantum chemistry group Minisymposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Torún, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular level modeling of aerosol particles: inputs and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire Fotsing-Kwetche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Virtual Workshop on Molecular Simulations of Atmospheric Systems, Virtual workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 et les premiers pas du « Cluster de recherche » OVERSEE (mOdélisation innoVante dEs aéRoSols dE radionucléidEs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique IRePSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Theory Frontiers in Actinide Sciences: Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision lilloise de la modélisation moléculaire de systèmes complexes environnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peláez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Prospectives 2019 : "Modélisations multi-échelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Jan 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation moléculaire pour les radioéléments de la phase gazeuse à la phase solvatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Correlated Methods for Predictions of Volatile Plutonium Thermodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Understanding in Quantum Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic equation of motion coupled cluster based on four-compoment Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP 2019 - 10th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Radioéléments par Modélisation Moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE MÉTALLO-MIX -- Les éléments métalliques : un trait d’union entre les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS MITI, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effects on NMR shielding of MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; via relativistic Frozen Density Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg satellite meeting to the 16th ICQC: Strong correlation in electronic structure theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting solvent effects on the photoelectron spectra of halide ions with WFT-in-DFT embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la solvatation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic states of (ultra) heavy halogen species with four-component based equation of motion coupled cluster methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESM2018 Molecular Electronic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating NMR shieldings and indirect spin-spin couplings of heavy element species in solution with relativistic molecular ab initio approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion RMN Grand Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes multi-références relativistes pour analyser les propriétés des systèmes fortement corrélés: oxydes de plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière – Forum jeunes chercheurs du GdR de Spectroscopie Moléculaire SPECMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PhLAM laboratory, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 64th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tampa, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of strongly correlated systems: Plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of excited, electron attachment and detachment states of (ultra)heavy halogen species with relativistic 4-component EOM-CC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen-density Embedding Calculation of Second-order Magnetic Properties in the Relativistic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP IX 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grand Forks, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamics properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième réunion annuelle du GDR ThéMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PhLAM, UMR 8523 CNRS, Université de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of heavy elements species in the condensed phase: a theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physicochemical Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Braunschweig, Nov 2016, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Coupled Cluster theory for the Calculation of Ground and Excited State Energies and Molecular Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th DIRAC Working Group Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Odensee, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on FDE second-order magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th DIRAC Working Group Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Odensee, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing Properties of Large Actinide systems with Frozen-Density Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem, The International Chemical Congress of Pacific Basin Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules in condensed phase, the ab initio way: using embedding methods to calculate local properties of large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR2758 ``Agrégation, fragmentation et thermodynamique de systèmes moléculaires complexes isolés''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals for relativistic electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the GDR quantum gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects with Frozen-Density Embedding in the Real-Time Time-Dependent Dirac-Kohn-Sham framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the GDR quantum gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects with Frozen-Density Embedding in the Real-Time Time-Dependent Dirac-Kohn-Sham framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Assisi, Italy. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Absorption Spectra and Photoionization of Actinide Compounds with Relativistic Electronic Structure Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Level X-Ray Spectroscopies With Relativistic Hamiltonians: The Uranyl Ion Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Symposium on Theoretical Chemistry - Universität Würzburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical core spectroscopy of molecules interacting with ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the Core Valence Separation approximation to obtain the ionization potentials of the core electrons by the EOM-CCSD method according to a 4-component relativistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Theoretical Tools for Modeling Core and Valence Spectroscopies and their Applications to Species of Atmospheric Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode equation of motion coupled cluster relativiste à 4 composantes pour la détermination d’énergies et propriétés de premier ordre pour les états excités et ionisés : mise en œuvre et premières applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the unusual &pi;-arene coordination of An-alkyl complexes (An = U, Th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the properties of gaseous radioelements oxides through modeling: The Plutonium Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle – Sources, Aging, Sinks, Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the spectroscopic and thermodynamics properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Excited States Simulations: Bridging Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamic properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP IX 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grand Forks, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of nuclear magnetic resonance shielding tensor using frozen density embedding in the relativistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Density Functional Theory and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Debrecen, Hungary. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from spin-orbit configuration interaction approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Relativistic Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting to know the enigmatic astatine: towards the theoretical modeling of astatine-contaning species in condensed phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics (REHE-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Smolenice, Slovakia. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical modelling of optical and thermodynamical properties of actinide (U, Np, Pu,...) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Conference of the European Group on Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lille, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient ab-initio description of environment effects: Solvatochromic shifts from coupled-cluster theory embedded in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spectra of Heavy Elements in Condensed Phase Using WFT-in-DFT and DFT-in-DFT Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined experimental and theoretical investigations of the heavy highlight electromobility. (I- and At-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarah Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIIIèmes Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spectra of Heavy Elements in Condensed Phase Using WFT-in-DFT and DFT-in-DFT Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Symposium on Theoretical Chemistry (STC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient ab-initio description of environment effects: Solvatochromic shifts from coupled-cluster theory embedded in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Symposium on Theoretical Chemistry (STC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient ab-initio description of environment effects: Solvatochromic shifts from coupled-cluster theory embedded in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICQC (International Conference of Quantum Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling environment effect on heavy-element compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yanez, Manuel; Boyd, Russell J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier, pp.129-154, 2024, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Computational Actinide Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dolg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Lanthanide and Actinide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.269-298, 2015, 9781118688304. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118688304.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the second Toulouse Tensor Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Brandejs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bientinesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Embedded Equation-of-Motion Coupled-Cluster Approach to the Core-Ionized States of Actinides: A Case Study of Uranyl(VI) in Cs&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation effects on halides core spectra with Multilevel Real-Time quantum embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica A. Martinez B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calculation of molecular properties of heavy element systems with ab initio approaches: from gas-phase to complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and/or physical chemistry. Universite de Lille, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01960393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73C953F8"/>
+    <w:nsid w:val="72410F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-severo-pereira-gomes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5437-2251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200488236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/severopereiragomes_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1694-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Santis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mosconi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pacifici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01980" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Aldair Misael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M&#228;rz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina O. Kvashnina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137563v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Halbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Visscher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Mikeska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Schnaars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Wilson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10795" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Valentin Pototschnig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Papadopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Coriani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Focke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wolter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martinez B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201701" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bourgeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.022808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2023.2246592" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618206v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092620" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.823246" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Andreychuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan Vidjayacoumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Price" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kervazo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Peeples" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04302E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500186v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Opoku" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05836C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666897v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sorbelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriano Storchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768879v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poline" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ros&#233;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.012812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087243" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann V. Pototschnig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry I. Lyakh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Repisky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00260" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Shee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Dyall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03701C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481706v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Saue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Bast" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aagaard Jensen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004844" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Belpassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Jacob" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tarantelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00603" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26207" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26133" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T&#246;lle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Gomes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ramos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25801" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151801v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02096" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053846" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchafra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.266001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boguslawski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Tecmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupperouzel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05429C" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Olejniczak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08561J" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944613" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Denis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten S N&#248;rby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaya K Nayak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/4/043005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knecht" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891801" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R Jacob" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52090k" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;fener" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820488" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787138v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675845" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820866v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742765" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820865v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PC90007F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maya Beyhan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa E. Bulo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. G&#246;tz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21810" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02534h" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760960v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Koers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ilia&#353;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01483d" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760991v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Montigny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925050f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2SX1DX41-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474571" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0717-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SJ5DW42K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0725-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Eliav" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903758c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Jacob" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805739g" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7SV6P596-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820883v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Custodio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2005.11.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90H91405-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820880v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merzky" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Infante" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2244564" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0120-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LFJZP53N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio R. Sensato" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Murilo dos Santos Trevas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20514" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R8FM3V0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820885v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.132" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B75WD465-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820886v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10090" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5GZK0HM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. M. Vazquez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara R. Martins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-40422002000300020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538014v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Polly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537974v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218012v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090795v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107215v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000861v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090797v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768655v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663550v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740854v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559833v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112889v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630579v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741752v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asamoah Opoku" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Yang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Lezzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466080v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715129v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817321v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630522v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701489v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695090v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906568v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630584v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517887v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249735v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132192v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181505v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;saire Fotsing-Kwetche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434413v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003208v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459463v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157296v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166496v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020843v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305367v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486854v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980637v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961202v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802451v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790489v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315753v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811499v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922642v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525288v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546526v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961175v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536232v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580807v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471228v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472513v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325793v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472515v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325787v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265055v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961018v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741701v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826007v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817330v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906582v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010080v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477404v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536234v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546523v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Ayers" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494185v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391147v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352696v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265136v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653983v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273525v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077537v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653974v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273509v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273512v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273515v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006238v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00099-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218658v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wahlgren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118688304.ch11" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497645v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brandejs" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bientinesi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838833v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431931v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A. Martinez B." TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pavanello" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01960393v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-severo-pereira-gomes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5437-2251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200488236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/severopereiragomes_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1694-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Santis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mosconi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pacifici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01980" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Aldair Misael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M&#228;rz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina O. Kvashnina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137563v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Halbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Visscher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Mikeska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Schnaars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Wilson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10795" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Focke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wolter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martinez B" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Valentin Pototschnig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Papadopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Coriani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bourgeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.022808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2023.2246592" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087243" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500186v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Opoku" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05836C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.823246" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Andreychuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan Vidjayacoumar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Price" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kervazo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Peeples" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04302E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618206v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092620" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sorbelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriano Storchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00499" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768879v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ros&#233;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.012812" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann V. Pototschnig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry I. Lyakh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Repisky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00260" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Shee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Dyall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03701C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481706v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Saue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Bast" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aagaard Jensen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004844" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Belpassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Jacob" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tarantelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00603" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26207" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02096" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263579v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26133" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T&#246;lle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Gomes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ramos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25801" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053846" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchafra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.266001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boguslawski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Tecmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupperouzel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05429C" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Olejniczak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08561J" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944613" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten S N&#248;rby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa Jensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaya K Nayak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/4/043005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knecht" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891801" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R Jacob" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52090k" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;fener" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820488" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787138v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675845" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PC90007F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742765" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maya Beyhan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa E. Bulo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. G&#246;tz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21810" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02534h" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760960v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Koers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ilia&#353;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01483d" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0725-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474571" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Montigny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925050f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0717-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SJ5DW42K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410184v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Eliav" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903758c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820870v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Jacob" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805739g" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7SV6P596-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Infante" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2244564" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820883v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Custodio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2005.11.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90H91405-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merzky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_15" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820881v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0120-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LFJZP53N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio R. Sensato" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Murilo dos Santos Trevas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20514" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R8FM3V0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.132" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B75WD465-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. M. Vazquez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara R. Martins" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-40422002000300020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10090" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5GZK0HM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537974v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Polly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Raposo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. Pappalardo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Marcos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562274v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107215v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243469v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090797v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000861v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243473v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559833v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740854v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768655v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663550v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085802v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522802v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630522v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466080v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715129v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741752v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asamoah Opoku" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Yang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Lezzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701489v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695090v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906568v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630584v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181505v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;saire Fotsing-Kwetche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452699v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132192v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434413v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964828v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003208v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459463v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486854v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980637v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020843v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166496v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790488v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802451v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790489v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315753v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811499v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922642v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525288v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546526v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961175v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536232v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580807v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471228v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472513v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265055v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906582v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826007v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741701v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817330v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477404v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477385v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010080v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536234v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546523v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Ayers" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494185v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391147v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352696v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265136v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653983v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265142v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077537v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273525v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653974v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273509v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273512v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273515v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006238v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00099-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218658v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wahlgren" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118688304.ch11" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497645v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brandejs" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bientinesi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838833v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431931v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A. Martinez B." TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pavanello" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01960393v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>