--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Severo Pereira Gomes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-severo-pereira-gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5437-2251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200488236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severopereiragomes_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-1694-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects via Frozen Density Embedding in Real-Time Time-Dependent Dirac–Kohn–Sham Theory: Solvation of Lead Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Mosconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Pacifici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (5), pp.2282-2298. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Excited States of Linear and Bent Uranyl Complexes: Insights from High-Energy Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Amidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena F. Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina O. Kvashnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (45), pp.22487-22502. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c04245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Relativistic Coupled Cluster and Equation of Motion Coupled Cluster Quadratic Response Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (50), pp.11695. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c04475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Np(VI) and Pu(VI) with Phenanthroline Result in Bending the [Np&amp;lt;sup&amp;gt;(VI)&amp;lt;/sup&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Unit and a Reduced Pu(V) Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily R. Mikeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Schnaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (38), pp.34849-34861. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c10795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the protactinium(V) mono-oxo bond weaker than what we thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.14376-14379. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC04522J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Workflows by Exchanging Grid-Based Data between Quantum-Chemical Program Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Focke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martinez B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.162503. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0201701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and Implementation of Frequency-Dependent Linear Response Properties with Relativistic Coupled Cluster Theory for GPU-accelerated Computer Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Valentin Pototschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.677-694. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Excitations of Uranyl in Cs&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; from Relativistic Embedded Damped Response Time-Dependent Density Functional Theory Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.11589-11601. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the I&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; + I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; mutual neutralization reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sisourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.022808. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.022808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Quadratic Response Properties and Two-photon Absorption from Relativistic Equation-of-Motion Coupled Cluster Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (24), pp.9248-9259. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance of approximate equation of motion coupled cluster for valence and core states of heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (5–6), pp.e2246592. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2023.2246592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does bending the uranyl unit influence its spectroscopy and luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Schnaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.9273−9284. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals in relativistic correlated electronic structure calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.224108. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating core electron binding energies of halogenated species adsorbed on ice surfaces and in solution with relativistic quantum embedding calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.14390-14407. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP05836C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment effects on X-ray absorption spectra with quantum embedded real-time Time-dependent density functional theory approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2022.823246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(IV) alkyl cations: synthesis, structures, comparison with thorium(IV) analogues, and the influence of arene-coordination on thermal stability and ethylene polymerization activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Andreychuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balamurugan Vidjayacoumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Peeples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.13748-13763. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SC04302E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the potential of TlCl for laser cooling experiments via four-component correlated electronic structure calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.074313. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen-Density Embedding for including environmental effects in the Dirac-Kohn-Sham theory: an implementation based on density fitting and prototyping techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Sorbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.5992-6009. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final-state-resolved mutual neutralization in I+ - I− collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Rosén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.106.012812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768879v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of relativistic coupled cluster theory for massively parallel GPU-accelerated computing architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann V. Pototschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry I. Lyakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Repisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.5509--5529. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic EOM-CCSD for core-excited and core-ionized state energies based on the 4-component Dirac-Coulomb(-Gaunt) Hamiltonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.3583-3598. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Spectra of Ytterbium Fluoride from Relativistic Electronic Structure Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann V. Pototschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Dyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.22330-22343. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03701C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DIRAC code for relativistic molecular calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jørgen Aagaard Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.204104. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects with Frozen Density Embedding in Real-Time Time-Dependent Density Functional Theory using localized basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tarantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (9), pp.5695-5711. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating solvent effects on the magnetic properties of molybdate ions (MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt;) with relativistic embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e26207. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Predictions of Volatile Plutonium Thermodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.14507-14521. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topological Data Analysis Perspective on Non-Covalent Interactions in Relativistic Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, e26133, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged‐cell periodic DFT simulations via an impurity model based on density embedding: Application to the ionization potential of liquid water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tölle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (1), pp.e25801. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.25801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation-of-Motion Coupled-Cluster Theory based on the 4-component Dirac-Coulomb(-Gaunt) Hamiltonian. Energies for single electron detachment, attachment and electronically excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.174113. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5053846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive simulations of ionization energies of solvated halide ions with relativistic embedded Equation of Motion Coupled-Cluster Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.266001. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.266001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Multi-Reference Nature of Plutonium Oxides: PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, PuO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupperouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.4317-4329. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05429C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calculation of second-order magnetic properties using subsystem approaches in the relativistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.8400-8415. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP08561J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical, and transport properties of the hydrated halides: How do At&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; bulk properties compare with those of the other halides, from F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; to I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.124513. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study on ThF+, a prospective system in search of time-reversal violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten S Nørby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jørgen Aa Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaya K Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.043005. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/4/043005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication: Relativistic Fock-space coupled cluster study of small building blocks of larger uranium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (4), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4891801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Cimiraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.9238. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP55294B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards systematically improvable models for actinides in condensed phase: the electronic spectrum of uranyl in Cs2UO2Cl4 as a test case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (36), pp.15153-62. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp52090k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvatochromic shifts from coupled-cluster theory embedded in density functional theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (10), pp.104106. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4820488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular properties via a subsystem density functional theory formulation: a common framework for electronic embedding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (4), pp.044104. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3675845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum-chemical embedding methods for treating local electronic excitations in complex chemical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reports Section C: Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.222. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2PC90007F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic spectrum of CUONg4 (Ng = Ne, Ar, Kr, Xe): New insights in the interaction of the CUO molecule with noble gas matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk van Lingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.084308. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4742765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyADF -- A scripting framework for multiscale quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maya Beyhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa E. Bulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas W. Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.2328. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic spectroscopy of UO2(2+), NUO(+) and NUN: an evaluation of time-dependent density functional theory for actinides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Ekström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (13), pp.6249-59. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp02534h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of parity violation in chiral molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Koers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Iliaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.864-876. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp01483d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic double-zeta, triple-zeta end quadruple zeta basis sets for the lanthanide elements La-Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Dyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127, pp.369. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-009-0725-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic structure of the triiodide ion from relativistic correlated calculations: a comparison of different methodologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (6), pp.064305. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3474571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral oxorhenium(V) complexes as candidates for the experimental observation of molecular parity violation: a structural, synthetic and theoretical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (31), pp.8792-803. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b925050f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised double-zeta, triple-zeta, and quadruple-zeta basis sets for the 5d elements Hf-Hg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Dyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.97. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-009-0717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Electronic Structure Calculations on the Bare UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ion: How Different are Single and Multireference Electron Correlation Methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Eliav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.12504---12511. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903758c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of local excitations in large systems by embedding wave-function theory in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.5353. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b805739g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance of the intermediate Hamiltonian Fock-space coupled-cluster method on linear triatomic molecules: The electronic spectra of NpO2+, NpO22+, and PuO22+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.074301. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2244564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial expansion of basis sets: Alternatives to fully optimized exponents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 760, pp.39. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Execution of Computational Chemistry Codes in Grid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Merzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3993, pp.97. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11758532_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Sequences of Geometric Relativistic Basis Sets. I:s- and p-Block Elements up to Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115, pp.398. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-006-0120-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the segmented contraction of basis functions using density matrix theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio R. Sensato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Murilo dos Santos Trevas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (15), pp.1822. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of core correlation on the spectroscopic constants of HAt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 760, pp.1. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TECHNIQUES FOR THE EXECUTION PROFILE ANALYSIS AND OPTIMIZATION OF COMPUTATIONAL CHEMISTRY PROGRAMS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro A. M. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimara R. Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Química Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.465. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0100-40422002000300020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Gaussian expansions of Slater-type atomic orbitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.1007. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.10090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive X-ray spectroscopy of actinide complexes: from HERFD-XANES to RIXS maps via relativistic quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Theory Frontiers in Actinide Science: Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Los Alamos National Laboratory (LANL) – Center for Nonlinear Studies, Mar 2026, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy elements spectroscopy in solution : the meeting of theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael R. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sanchez Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure of Protactinium(V) and Uranyl Complexes from High-Resolution X-ray Spectroscopy and Relativistic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on f-Elements (ICfE-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Chemistry, The University of Manchester, Sep 2026, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Coordination and Electronic Structure of Protactinium(V) by High-Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum‑Chemical Insights into Actinide Bonding and Spectroscopy: Volatility, 5f/6d Orbital Contributions, and Spectral Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core excitations in linear and bent uranyl complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association CenTRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association CenTRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled cluster molecular response properties for heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity conference on many-body theory - Third general congress of the NBODY research network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Actinide Electronic Structure with HERFD-XANES and Quantum Chemistry: From Uranyl to Protactinium Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled cluster molecular response properties for heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Quantum Systems in Chemistry, Physics and Biology (QSCP-XXVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and excited state properties of heavy element systems from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Actinide Chemistry: Navigating Challenges and Insights through the Virtual Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2024 - 45th International Conference on Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fort Collins, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and valence properties of heavy element species from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP2024 - 11th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and excited state properties of heavy (and not so heavy) element systems from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Electronic Structure 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and valence properties of heavy element species from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory around XFELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations of molecular (response) properties for heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments in Coupled-Cluster Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Telluride (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of uranyl complexes probed by valence and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on f elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic structure of actinides tailored by relativistic quantum chemistry approaches: applications to X-ray spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational and Theoretical Chemistry (CompChem 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals in relativistic correlated electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Rare Earth Research Conference (RERC29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating many-body and environment effects on luminescence and core spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la modélisation théorique à la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres Rayonnement Radio-Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface spectroscopic analysis of aqueous phase iodine oxides : Electron binding energy and surface propensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boucly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Lezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCACGP-IGAC joint International Atmospheric Chemistry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of f-element complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide revisited 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the behavior of tropospheric relevant compounds at the interface gas/organic acid aerosols: An ONIOM QM/MM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire Fotsing-Kwetche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals in relativistic correlated electronic structure calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar..a way to REHE2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Equation-of-Motion Coupled-Cluster Calculations at the Uranium L-edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONEXS Conference 2021: Emerging Trends in X-Ray Spectroscopy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Didcot, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical core spectroscopy of molecules interacting with ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem, The International Chemical Congress of Pacific Basin Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of actinide systems from relativistic correlated and quantum embedding approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical meeting on Condensed-Matter Chemistry on Actinides: The Kumatori meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic equation of motion coupled cluster theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining core electron binding energies with four-component based EOM-CCSD approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torun's Astrochemistry, theoretical Spectroscopy and Quantum chemistry group Minisymposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Torún, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular level modeling of aerosol particles: inputs and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire Fotsing-Kwetche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Virtual Workshop on Molecular Simulations of Atmospheric Systems, Virtual workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 et les premiers pas du « Cluster de recherche » OVERSEE (mOdélisation innoVante dEs aéRoSols dE radionucléidEs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique IRePSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Theory Frontiers in Actinide Sciences: Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision lilloise de la modélisation moléculaire de systèmes complexes environnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peláez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Prospectives 2019 : "Modélisations multi-échelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Jan 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation moléculaire pour les radioéléments de la phase gazeuse à la phase solvatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Correlated Methods for Predictions of Volatile Plutonium Thermodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Understanding in Quantum Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic equation of motion coupled cluster based on four-compoment Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP 2019 - 10th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Radioéléments par Modélisation Moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE MÉTALLO-MIX -- Les éléments métalliques : un trait d’union entre les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS MITI, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effects on NMR shielding of MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; via relativistic Frozen Density Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg satellite meeting to the 16th ICQC: Strong correlation in electronic structure theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting solvent effects on the photoelectron spectra of halide ions with WFT-in-DFT embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la solvatation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic states of (ultra) heavy halogen species with four-component based equation of motion coupled cluster methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESM2018 Molecular Electronic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating NMR shieldings and indirect spin-spin couplings of heavy element species in solution with relativistic molecular ab initio approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion RMN Grand Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes multi-références relativistes pour analyser les propriétés des systèmes fortement corrélés: oxydes de plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière – Forum jeunes chercheurs du GdR de Spectroscopie Moléculaire SPECMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PhLAM laboratory, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 64th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tampa, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of strongly correlated systems: Plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of excited, electron attachment and detachment states of (ultra)heavy halogen species with relativistic 4-component EOM-CC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen-density Embedding Calculation of Second-order Magnetic Properties in the Relativistic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP IX 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grand Forks, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamics properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième réunion annuelle du GDR ThéMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PhLAM, UMR 8523 CNRS, Université de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of heavy elements species in the condensed phase: a theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physicochemical Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Braunschweig, Nov 2016, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Coupled Cluster theory for the Calculation of Ground and Excited State Energies and Molecular Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th DIRAC Working Group Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Odensee, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on FDE second-order magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th DIRAC Working Group Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Odensee, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing Properties of Large Actinide systems with Frozen-Density Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem, The International Chemical Congress of Pacific Basin Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules in condensed phase, the ab initio way: using embedding methods to calculate local properties of large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR2758 ``Agrégation, fragmentation et thermodynamique de systèmes moléculaires complexes isolés''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals for relativistic electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the GDR quantum gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects with Frozen-Density Embedding in the Real-Time Time-Dependent Dirac-Kohn-Sham framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the GDR quantum gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects with Frozen-Density Embedding in the Real-Time Time-Dependent Dirac-Kohn-Sham framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Assisi, Italy. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Absorption Spectra and Photoionization of Actinide Compounds with Relativistic Electronic Structure Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Level X-Ray Spectroscopies With Relativistic Hamiltonians: The Uranyl Ion Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Symposium on Theoretical Chemistry - Universität Würzburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical core spectroscopy of molecules interacting with ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the Core Valence Separation approximation to obtain the ionization potentials of the core electrons by the EOM-CCSD method according to a 4-component relativistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Theoretical Tools for Modeling Core and Valence Spectroscopies and their Applications to Species of Atmospheric Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode equation of motion coupled cluster relativiste à 4 composantes pour la détermination d’énergies et propriétés de premier ordre pour les états excités et ionisés : mise en œuvre et premières applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the unusual &pi;-arene coordination of An-alkyl complexes (An = U, Th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the properties of gaseous radioelements oxides through modeling: The Plutonium Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle – Sources, Aging, Sinks, Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the spectroscopic and thermodynamics properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Excited States Simulations: Bridging Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamic properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP IX 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grand Forks, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of nuclear magnetic resonance shielding tensor using frozen density embedding in the relativistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Density Functional Theory and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Debrecen, Hungary. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from spin-orbit configuration interaction approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Relativistic Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting to know the enigmatic astatine: towards the theoretical modeling of astatine-contaning species in condensed phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics (REHE-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Smolenice, Slovakia. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical modelling of optical and thermodynamical properties of actinide (U, Np, Pu,...) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Conference of the European Group on Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lille, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient ab-initio description of environment effects: Solvatochromic shifts from coupled-cluster theory embedded in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spectra of Heavy Elements in Condensed Phase Using WFT-in-DFT and DFT-in-DFT Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined experimental and theoretical investigations of the heavy highlight electromobility. (I- and At-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarah Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIIIèmes Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spectra of Heavy Elements in Condensed Phase Using WFT-in-DFT and DFT-in-DFT Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Symposium on Theoretical Chemistry (STC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient ab-initio description of environment effects: Solvatochromic shifts from coupled-cluster theory embedded in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Symposium on Theoretical Chemistry (STC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient ab-initio description of environment effects: Solvatochromic shifts from coupled-cluster theory embedded in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICQC (International Conference of Quantum Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling environment effect on heavy-element compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yanez, Manuel; Boyd, Russell J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier, pp.129-154, 2024, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Computational Actinide Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dolg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Lanthanide and Actinide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.269-298, 2015, 9781118688304. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118688304.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the second Toulouse Tensor Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Brandejs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bientinesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Embedded Equation-of-Motion Coupled-Cluster Approach to the Core-Ionized States of Actinides: A Case Study of Uranyl(VI) in Cs&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation effects on halides core spectra with Multilevel Real-Time quantum embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica A. Martinez B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calculation of molecular properties of heavy element systems with ab initio approaches: from gas-phase to complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and/or physical chemistry. Universite de Lille, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01960393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Severo Pereira Gomes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-severo-pereira-gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5437-2251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200488236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severopereiragomes_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=OzTK7E4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-1694-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects via Frozen Density Embedding in Real-Time Time-Dependent Dirac–Kohn–Sham Theory: Solvation of Lead Halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Mosconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Pacifici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (5), pp.2282-2298. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5c01980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Excited States of Linear and Bent Uranyl Complexes: Insights from High-Energy Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Amidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane März</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena F. Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina O. Kvashnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (45), pp.22487-22502. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c04245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Relativistic Coupled Cluster and Equation of Motion Coupled Cluster Quadratic Response Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (50), pp.11695. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5c04475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Np(VI) and Pu(VI) with Phenanthroline Result in Bending the [Np&amp;lt;sup&amp;gt;(VI)&amp;lt;/sup&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Unit and a Reduced Pu(V) Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily R. Mikeska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Schnaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (38), pp.34849-34861. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c10795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and Implementation of Frequency-Dependent Linear Response Properties with Relativistic Coupled Cluster Theory for GPU-accelerated Computer Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Valentin Pototschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.677-694. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Workflows by Exchanging Grid-Based Data between Quantum-Chemical Program Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Focke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martinez B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.162503. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0201701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the protactinium(V) mono-oxo bond weaker than what we thought?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, pp.14376-14379. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CC04522J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Excitations of Uranyl in Cs&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; from Relativistic Embedded Damped Response Time-Dependent Density Functional Theory Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.11589-11601. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the I&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; + I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; mutual neutralization reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sisourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.022808. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.022808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Quadratic Response Properties and Two-photon Absorption from Relativistic Equation-of-Motion Coupled Cluster Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (24), pp.9248-9259. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance of approximate equation of motion coupled cluster for valence and core states of heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (5–6), pp.e2246592. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2023.2246592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does bending the uranyl unit influence its spectroscopy and luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Schnaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.9273−9284. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the potential of TlCl for laser cooling experiments via four-component correlated electronic structure calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.074313. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment effects on X-ray absorption spectra with quantum embedded real-time Time-dependent density functional theory approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2022.823246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium(IV) alkyl cations: synthesis, structures, comparison with thorium(IV) analogues, and the influence of arene-coordination on thermal stability and ethylene polymerization activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Andreychuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balamurugan Vidjayacoumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Peeples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.13748-13763. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SC04302E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating core electron binding energies of halogenated species adsorbed on ice surfaces and in solution with relativistic quantum embedding calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.14390-14407. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP05836C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen-Density Embedding for including environmental effects in the Dirac-Kohn-Sham theory: an implementation based on density fitting and prototyping techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Sorbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.5992-6009. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final-state-resolved mutual neutralization in I+ - I− collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingchao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Rosén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.106.012812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768879v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals in relativistic correlated electronic structure calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.224108. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0087243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of relativistic coupled cluster theory for massively parallel GPU-accelerated computing architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann V. Pototschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry I. Lyakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Repisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.5509--5529. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic EOM-CCSD for core-excited and core-ionized state energies based on the 4-component Dirac-Coulomb(-Gaunt) Hamiltonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (6), pp.3583-3598. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonor Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Spectra of Ytterbium Fluoride from Relativistic Electronic Structure Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann V. Pototschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Dyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.22330-22343. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP03701C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DIRAC code for relativistic molecular calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jørgen Aagaard Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.204104. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects with Frozen Density Embedding in Real-Time Time-Dependent Density Functional Theory using localized basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tarantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (9), pp.5695-5711. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating solvent effects on the magnetic properties of molybdate ions (MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt;) with relativistic embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e26207. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topological Data Analysis Perspective on Non-Covalent Interactions in Relativistic Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, e26133, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged‐cell periodic DFT simulations via an impurity model based on density embedding: Application to the ionization potential of liquid water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tölle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (1), pp.e25801. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.25801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Predictions of Volatile Plutonium Thermodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.14507-14521. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation-of-Motion Coupled-Cluster Theory based on the 4-component Dirac-Coulomb(-Gaunt) Hamiltonian. Energies for single electron detachment, attachment and electronically excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.174113. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5053846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive simulations of ionization energies of solvated halide ions with relativistic embedded Equation of Motion Coupled-Cluster Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.266001. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.266001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Multi-Reference Nature of Plutonium Oxides: PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, PuO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Boguslawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupperouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.4317-4329. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP05429C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calculation of second-order magnetic properties using subsystem approaches in the relativistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.8400-8415. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP08561J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, dynamical, and transport properties of the hydrated halides: How do At&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; bulk properties compare with those of the other halides, from F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; to I&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.124513. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from two-step spin-orbit coupling approaches: The I&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , IO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.094305. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study on ThF+, a prospective system in search of time-reversal violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten S Nørby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jørgen Aa Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaya K Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.043005. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/4/043005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication: Relativistic Fock-space coupled cluster study of small building blocks of larger uranium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (4), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4891801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Cimiraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.9238. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP55294B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards systematically improvable models for actinides in condensed phase: the electronic spectrum of uranyl in Cs2UO2Cl4 as a test case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (36), pp.15153-62. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp52090k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvatochromic shifts from coupled-cluster theory embedded in density functional theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (10), pp.104106. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4820488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular properties via a subsystem density functional theory formulation: a common framework for electronic embedding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (4), pp.044104. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3675845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic spectrum of CUONg4 (Ng = Ne, Ar, Kr, Xe): New insights in the interaction of the CUO molecule with noble gas matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk van Lingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.084308. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4742765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum-chemical embedding methods for treating local electronic excitations in complex chemical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reports Section C: Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.222. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2PC90007F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PyADF -- A scripting framework for multiscale quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maya Beyhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa E. Bulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas W. Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.2328. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic spectroscopy of UO2(2+), NUO(+) and NUN: an evaluation of time-dependent density functional theory for actinides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Tecmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Ekström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (13), pp.6249-59. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp02534h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of parity violation in chiral molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Koers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Iliaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.864-876. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp01483d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic structure of the triiodide ion from relativistic correlated calculations: a comparison of different methodologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (6), pp.064305. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3474571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral oxorhenium(V) complexes as candidates for the experimental observation of molecular parity violation: a structural, synthetic and theoretical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (31), pp.8792-803. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b925050f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised double-zeta, triple-zeta, and quadruple-zeta basis sets for the 5d elements Hf-Hg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Dyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.97. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-009-0717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic double-zeta, triple-zeta end quadruple zeta basis sets for the lanthanide elements La-Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Dyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127, pp.369. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-009-0725-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Electronic Structure Calculations on the Bare UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ion: How Different are Single and Multireference Electron Correlation Methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Eliav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113, pp.12504---12511. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp903758c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of local excitations in large systems by embedding wave-function theory in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.5353. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b805739g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance of the intermediate Hamiltonian Fock-space coupled-cluster method on linear triatomic molecules: The electronic spectra of NpO2+, NpO22+, and PuO22+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.074301. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2244564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial expansion of basis sets: Alternatives to fully optimized exponents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 760, pp.39. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Execution of Computational Chemistry Codes in Grid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Merzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3993, pp.97. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11758532_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Sequences of Geometric Relativistic Basis Sets. I:s- and p-Block Elements up to Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 115, pp.398. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-006-0120-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the segmented contraction of basis functions using density matrix theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio R. Sensato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Murilo dos Santos Trevas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (15), pp.1822. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of core correlation on the spectroscopic constants of HAt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 760, pp.1. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Gaussian expansions of Slater-type atomic orbitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Custodio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.1007. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.10090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TECHNIQUES FOR THE EXECUTION PROFILE ANALYSIS AND OPTIMIZATION OF COMPUTATIONAL CHEMISTRY PROGRAMS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro A. M. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucimara R. Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Química Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.465. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0100-40422002000300020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy elements spectroscopy in solution : the meeting of theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Zhutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Raposo-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael R. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Sanchez Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure of Protactinium(V) and Uranyl Complexes from High-Resolution X-ray Spectroscopy and Relativistic Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on f-Elements (ICfE-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Chemistry, The University of Manchester, Sep 2026, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Coordination and Electronic Structure of Protactinium(V) by High-Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive X-ray spectroscopy of actinide complexes: from HERFD-XANES to RIXS maps via relativistic quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Polly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Theory Frontiers in Actinide Science: Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Los Alamos National Laboratory (LANL) – Center for Nonlinear Studies, Mar 2026, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum‑Chemical Insights into Actinide Bonding and Spectroscopy: Volatility, 5f/6d Orbital Contributions, and Spectral Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core excitations in linear and bent uranyl complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association CenTRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association CenTRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled cluster molecular response properties for heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity conference on many-body theory - Third general congress of the NBODY research network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Actinide Electronic Structure with HERFD-XANES and Quantum Chemistry: From Uranyl to Protactinium Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled cluster molecular response properties for heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Quantum Systems in Chemistry, Physics and Biology (QSCP-XXVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and valence properties of heavy element species from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP2024 - 11th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of uranyl complexes probed by valence and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and excited state properties of heavy (and not so heavy) element systems from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Electronic Structure 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pescara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core and valence properties of heavy element species from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory around XFELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations of molecular (response) properties for heavy element systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments in Coupled-Cluster Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Telluride (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground and excited state properties of heavy element systems from relativistic (embedded) coupled cluster calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Actinide Chemistry: Navigating Challenges and Insights through the Virtual Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2024 - 45th International Conference on Coordination Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Fort Collins, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on f elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electronic structure of actinides tailored by relativistic quantum chemistry approaches: applications to X-ray spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational and Theoretical Chemistry (CompChem 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Rare Earth Research Conference (RERC29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface spectroscopic analysis of aqueous phase iodine oxides : Electron binding energy and surface propensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boucly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Lezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCACGP-IGAC joint International Atmospheric Chemistry conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating many-body and environment effects on luminescence and core spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la modélisation théorique à la radiochimie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Masella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres Rayonnement Radio-Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of f-element complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Oher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide revisited 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals in relativistic correlated electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals in relativistic correlated electronic structure calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar..a way to REHE2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Equation-of-Motion Coupled-Cluster Calculations at the Uranium L-edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONEXS Conference 2021: Emerging Trends in X-Ray Spectroscopy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Didcot, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical core spectroscopy of molecules interacting with ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem, The International Chemical Congress of Pacific Basin Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure of actinide systems from relativistic correlated and quantum embedding approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical meeting on Condensed-Matter Chemistry on Actinides: The Kumatori meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the behavior of tropospheric relevant compounds at the interface gas/organic acid aerosols: An ONIOM QM/MM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire Fotsing-Kwetche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic equation of motion coupled cluster theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining core electron binding energies with four-component based EOM-CCSD approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torun's Astrochemistry, theoretical Spectroscopy and Quantum chemistry group Minisymposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Torún, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular level modeling of aerosol particles: inputs and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire Fotsing-Kwetche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Virtual Workshop on Molecular Simulations of Atmospheric Systems, Virtual workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 et les premiers pas du « Cluster de recherche » OVERSEE (mOdélisation innoVante dEs aéRoSols dE radionucléidEs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique IRePSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Theory Frontiers in Actinide Sciences: Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation moléculaire pour les radioéléments de la phase gazeuse à la phase solvatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic equation of motion coupled cluster based on four-compoment Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP 2019 - 10th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Correlated Methods for Predictions of Volatile Plutonium Thermodynamic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computation and Understanding in Quantum Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Radioéléments par Modélisation Moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE MÉTALLO-MIX -- Les éléments métalliques : un trait d’union entre les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS MITI, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Jan 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision lilloise de la modélisation moléculaire de systèmes complexes environnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peláez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Prospectives 2019 : "Modélisations multi-échelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strasbourg satellite meeting to the 16th ICQC: Strong correlation in electronic structure theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting solvent effects on the photoelectron spectra of halide ions with WFT-in-DFT embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouchafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la solvatation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic states of (ultra) heavy halogen species with four-component based equation of motion coupled cluster methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESM2018 Molecular Electronic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating NMR shieldings and indirect spin-spin couplings of heavy element species in solution with relativistic molecular ab initio approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion RMN Grand Bassin Parisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent effects on NMR shielding of MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; via relativistic Frozen Density Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes multi-références relativistes pour analyser les propriétés des systèmes fortement corrélés: oxydes de plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière – Forum jeunes chercheurs du GdR de Spectroscopie Moléculaire SPECMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PhLAM laboratory, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 64th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tampa, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of strongly correlated systems: Plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of excited, electron attachment and detachment states of (ultra)heavy halogen species with relativistic 4-component EOM-CC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frozen-density Embedding Calculation of Second-order Magnetic Properties in the Relativistic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP IX 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grand Forks, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamics properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième réunion annuelle du GDR ThéMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PhLAM, UMR 8523 CNRS, Université de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Coupled Cluster theory for the Calculation of Ground and Excited State Energies and Molecular Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th DIRAC Working Group Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Odensee, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of heavy elements species in the condensed phase: a theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physicochemical Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Braunschweig, Nov 2016, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on FDE second-order magnetic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th DIRAC Working Group Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Odensee, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing Properties of Large Actinide systems with Frozen-Density Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacifichem, The International Chemical Congress of Pacific Basin Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WATOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules in condensed phase, the ab initio way: using embedding methods to calculate local properties of large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR2758 ``Agrégation, fragmentation et thermodynamique de systèmes moléculaires complexes isolés''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects with Frozen-Density Embedding in the Real-Time Time-Dependent Dirac-Kohn-Sham framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the GDR quantum gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Effects with Frozen-Density Embedding in the Real-Time Time-Dependent Dirac-Kohn-Sham framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Belpassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriano Storchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Assisi, Italy. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Absorption Spectra and Photoionization of Actinide Compounds with Relativistic Electronic Structure Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MP2 frozen natural orbitals for relativistic electronic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the GDR quantum gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Level X-Ray Spectroscopies With Relativistic Hamiltonians: The Uranyl Ion Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Symposium on Theoretical Chemistry - Universität Würzburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the Core Valence Separation approximation to obtain the ionization potentials of the core electrons by the EOM-CCSD method according to a 4-component relativistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Theoretical Tools for Modeling Core and Valence Spectroscopies and their Applications to Species of Atmospheric Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Halbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta López Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Shee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Coriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Visioconférence, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical core spectroscopy of molecules interacting with ice surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Asamoah Opoku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lille, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode equation of motion coupled cluster relativiste à 4 composantes pour la détermination d’énergies et propriétés de premier ordre pour les états excités et ionisés : mise en œuvre et premières applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the unusual &pi;-arene coordination of An-alkyl complexes (An = U, Th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Ayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marburg, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the properties of gaseous radioelements oxides through modeling: The Plutonium Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Aerosol Cycle – Sources, Aging, Sinks, Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the spectroscopic and thermodynamics properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Excited States Simulations: Bridging Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamic properties of gaseous plutonium oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTCP IX 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grand Forks, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of nuclear magnetic resonance shielding tensor using frozen density embedding in the relativistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Bast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Density Functional Theory and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Debrecen, Hungary. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective bond orders from spin-orbit configuration interaction approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Relativistic Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical modelling of optical and thermodynamical properties of actinide (U, Np, Pu,...) complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Conference of the European Group on Atomic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lille, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting to know the enigmatic astatine: towards the theoretical modeling of astatine-contaning species in condensed phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celestino Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics (REHE-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Smolenice, Slovakia. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure investigation of the evanescent AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient ab-initio description of environment effects: Solvatochromic shifts from coupled-cluster theory embedded in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spectra of Heavy Elements in Condensed Phase Using WFT-in-DFT and DFT-in-DFT Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Molecular Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lugano, Switzerland. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined experimental and theoretical investigations of the heavy highlight electromobility. (I- and At-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarah Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIIIèmes Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Spectra of Heavy Elements in Condensed Phase Using WFT-in-DFT and DFT-in-DFT Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Symposium on Theoretical Chemistry (STC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient ab-initio description of environment effects: Solvatochromic shifts from coupled-cluster theory embedded in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Symposium on Theoretical Chemistry (STC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient ab-initio description of environment effects: Solvatochromic shifts from coupled-cluster theory embedded in density-functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Höfener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICQC (International Conference of Quantum Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling environment effect on heavy-element compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Olejniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yanez, Manuel; Boyd, Russell J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier, pp.129-154, 2024, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Computational Actinide Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Wahlgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dolg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Lanthanide and Actinide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.269-298, 2015, 9781118688304. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118688304.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the second Toulouse Tensor Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Brandejs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bientinesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic Embedded Equation-of-Motion Coupled-Cluster Approach to the Core-Ionized States of Actinides: A Case Study of Uranyl(VI) in Cs&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Cl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilken Aldair Misael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation effects on halides core spectra with Multilevel Real-Time quantum embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica A. Martinez B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calculation of molecular properties of heavy element systems with ab initio approaches: from gas-phase to complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Severo Pereira Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and/or physical chemistry. Universite de Lille, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01960393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72410F55"/>
+    <w:nsid w:val="3AA7663C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-severo-pereira-gomes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5437-2251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200488236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/severopereiragomes_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1694-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Santis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mosconi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pacifici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01980" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Aldair Misael" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M&#228;rz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina O. Kvashnina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137563v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Halbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Visscher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Mikeska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Schnaars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Wilson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10795" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Focke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wolter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martinez B" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Valentin Pototschnig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Papadopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Coriani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bourgeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.022808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2023.2246592" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087243" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500186v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Opoku" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05836C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.823246" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Andreychuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan Vidjayacoumar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Price" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kervazo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Peeples" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04302E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618206v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092620" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sorbelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriano Storchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00499" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768879v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ros&#233;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.012812" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann V. Pototschnig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry I. Lyakh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Repisky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00260" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Shee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Dyall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03701C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481706v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Saue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Bast" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aagaard Jensen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004844" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Belpassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Jacob" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tarantelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00603" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26207" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02096" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263579v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26133" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T&#246;lle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Gomes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ramos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25801" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053846" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchafra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.266001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boguslawski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Tecmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupperouzel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05429C" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Olejniczak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08561J" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944613" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten S N&#248;rby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa Jensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaya K Nayak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/4/043005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knecht" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891801" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R Jacob" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52090k" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;fener" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820488" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787138v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675845" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PC90007F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742765" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maya Beyhan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa E. Bulo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. G&#246;tz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21810" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02534h" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760960v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Koers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ilia&#353;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01483d" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0725-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474571" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Montigny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925050f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0717-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SJ5DW42K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410184v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Eliav" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903758c" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820870v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Jacob" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805739g" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7SV6P596-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820872v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Infante" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2244564" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820883v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Custodio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2005.11.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90H91405-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merzky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_15" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820881v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0120-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LFJZP53N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio R. Sensato" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Murilo dos Santos Trevas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20514" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R8FM3V0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.132" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B75WD465-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. M. Vazquez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara R. Martins" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-40422002000300020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10090" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5GZK0HM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537974v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Polly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Raposo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. Pappalardo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Marcos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562274v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107215v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243469v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090797v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000861v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243473v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559833v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740854v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768655v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663550v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085802v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522802v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630522v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466080v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715129v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741752v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asamoah Opoku" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Yang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Lezzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701489v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695090v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906568v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630584v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181505v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;saire Fotsing-Kwetche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452699v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132192v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434413v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964828v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003208v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459463v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486854v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980637v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020843v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166496v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790488v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802451v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790489v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315753v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811499v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922642v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525288v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546526v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961175v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536232v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580807v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471228v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472513v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265055v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906582v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826007v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741701v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817330v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341123v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477404v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477385v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010080v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536234v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546523v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Ayers" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494185v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391147v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352696v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265136v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653983v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265142v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077537v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273525v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653974v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273509v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273512v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273515v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006238v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00099-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218658v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wahlgren" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118688304.ch11" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497645v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brandejs" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bientinesi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838833v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431931v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A. Martinez B." TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pavanello" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01960393v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-severo-pereira-gomes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5437-2251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200488236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/severopereiragomes_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=OzTK7E4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1694-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Santis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mosconi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pacifici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01980" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Aldair Misael" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M&#228;rz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina O. Kvashnina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04245" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137563v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Halbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Visscher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130562v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Mikeska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Schnaars" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Wilson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10795" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Valentin Pototschnig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Papadopoulos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Coriani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00812" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Focke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Wolter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martinez B" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bourgeois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.022808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2023.2246592" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618206v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092620" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.823246" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Andreychuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan Vidjayacoumar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Price" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kervazo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Peeples" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04302E" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500186v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Opoku" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05836C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sorbelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriano Storchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00499" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768879v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poline" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingchao Ji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ros&#233;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.012812" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087243" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann V. Pototschnig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry I. Lyakh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Repisky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00260" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Shee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Dyall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03701C" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481706v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Saue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Bast" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aagaard Jensen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004844" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Belpassi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Jacob" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tarantelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00603" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413336v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26133" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T&#246;lle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ramos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25801" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151801v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053846" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchafra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.266001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boguslawski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Tecmer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupperouzel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05429C" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Olejniczak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08561J" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294362v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944613" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913738" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Denis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten S N&#248;rby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa Jensen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaya K Nayak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/4/043005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knecht" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891801" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R Jacob" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52090k" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;fener" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820488" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675845" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820866v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742765" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PC90007F" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820863v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maya Beyhan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa E. Bulo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas W. G&#246;tz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21810" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02534h" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760960v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Koers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ilia&#353;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01483d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474571" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760991v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Montigny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925050f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0717-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SJ5DW42K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0725-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Eliav" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903758c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Jacob" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805739g" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7SV6P596-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Infante" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2244564" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820883v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Custodio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2005.11.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90H91405-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820880v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merzky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11758532_15" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0120-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LFJZP53N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio R. Sensato" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Murilo dos Santos Trevas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20514" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6R8FM3V0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820885v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.132" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B75WD465-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820886v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10090" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5GZK0HM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro A. M. Vazquez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimara R. Martins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-40422002000300020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562275v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Raposo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. Pappalardo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Marcos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538014v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Polly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562274v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218012v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107215v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090795v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090797v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000861v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949430v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243473v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740854v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403977v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768655v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663550v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622626v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559833v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112889v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630522v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asamoah Opoku" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Yang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Lezzi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466080v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715129v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817321v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701489v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695090v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906568v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630584v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522802v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452699v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249735v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517887v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181505v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;saire Fotsing-Kwetche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434413v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983707v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964828v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003208v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459463v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020843v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166496v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305367v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980637v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486854v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802451v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790489v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315753v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811499v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922642v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790488v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525288v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546526v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961175v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536232v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580807v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471228v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472513v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472515v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325787v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265055v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961018v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826007v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741701v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817330v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906582v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341123v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477385v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010080v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477404v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536234v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546523v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Ayers" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494185v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391147v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352696v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265136v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154147v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265142v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653983v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077537v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273525v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653974v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273504v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ferrec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarah Ayed" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273509v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273512v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273515v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006238v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00099-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218658v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wahlgren" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118688304.ch11" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497645v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brandejs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bientinesi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838833v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431931v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A. Martinez B." TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pavanello" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01960393v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>