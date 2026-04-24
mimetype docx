--- v0 (2026-03-14)
+++ v1 (2026-04-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -204,2288 +204,2405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utopies d’un tourisme en renouvellement. À propos des adaptations en cours dans les destinations touristiques confrontées à la crise sanitaire prolongée de la COVID-19 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Machemehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (3), pp.174-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074904ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ruines des jeux olympiques de Grenoble 1968. Le tremplin de saut à ski de Saint-Nizier-du-Moucherotte et ses fantômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65-66, pp.434-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01480895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme Pyrénées: Laboratoire de l’Olympisme 1988-1994 et les Jeux Pyrénéens de l’Aventure 1993 : retour sur la très courte vie de l’un des grands projets sportifs et touristiques des Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Trajectoires des stations touristiques, 39, pp.97-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01315240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accidents de canyoning en milieu naturel: une approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.53-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01315246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche théorique de l’événementiel sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, http://tourisme.revues.org/1023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tourisme.1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01480903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les accidents de canyoning en milieu naturel: une approche pluridisciplinaire</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de champ pour une approche interdisciplinaire du tourisme. Discussion théorique à propos de Clivaz, Nahrath et Stock (2011), et perspectives de généralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.2-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01315239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial thinking and the legal framework in cross-border cooperation : the recent situation and fieldwork results in the western alps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.21-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00961167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconversion des équipements d’une grande compétition sportive de nature. Désorganisation, stratégies d’acteurs et conflits d’intérêts autour de l’héritage matériel des Jeux Pyrénéens de l’Aventure 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46, pp.53-65</w:t>
+              <w:t xml:space="preserve">, 2013, 40, pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Trajectoires des stations touristiques, 39, pp.97-108</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01315238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques de clean canyoneering dans le sud ouest des Montagnes Rocheuses. Techniques de progression, groupe social et usage de l'espace ou territorialisation des sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (76), pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lauranne Jacob</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sportivisation des pratiques, dites, nouvelles. Contribution à une revue de la littérature française en sociologie du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (1), pp.87-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adventure sports and tourism at the beginning of the construction of Europe in the Pyrenees. Cross-border cooperation between France and Spain during the 1993 Pyrenees Adventure Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (4), pp.469-484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions, réorganisations locales et stratégies d’acteurs suite à l’application d’une politique publique agricole européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Tchékémian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.65-76</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01669548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine, c'est un truc pour les vieux...&amp;quot; Le cas du rejet d'une politique de tourisme en faveur du patrimoine (vallée d'Abondance, Alpes du Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.2-10</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des pratiques sportives en France (1946-1996). Une lecture à partir du modèle théorique de Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esporte e sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (16), http://www.uff.br/esportesociedade/site/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (76), pp.3-9</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversificación de la oferta turística en las estaciones de media montaña: el caso de La Chapelle en los Alpes Franceses del Norte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tuppen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Turismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anthony Tchékémian</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Case of Local Rejection of a Heritage Tourism Policy: Tourism and Dynamics of Change in Abondance, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.25538⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heritage Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (6), pp.449-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13527258.2010.505038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (4), pp.469-484</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site touristique aménagé des Gorges de la Fou en Pyrénées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.44-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (1), pp.87-97</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las motivaciones de las primeras ascensiones francesas en los pirineos españoles (finales del siglo XVIII y siglo XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Citius, altius, fortius : humanismo, sociedad y deporte: investigaciones y ensayos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.131-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le patrimoine, c'est un truc pour les vieux...&amp;quot; Le cas du rejet d'une politique de tourisme en faveur du patrimoine (vallée d'Abondance, Alpes du Nord)</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The History and Geography of a Forgotten Olympic Project: The Spring Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tuppen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.570-587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une pratique à contre-temps à une activité à contre-espace: Une interprétation géographique de l'émergence du wild-boaring en Pyrénées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographicalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.41-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des variantes émergentes du canyoning dans le sud de l'Europe et en Amérique du Nord. Nature contre wilderness (naturalité) et géographie des éthiques de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74-75, pp.229-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Station village d'Abondance. De la (non)influence du réchauffement climatique sur la fermeture du domaine skiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4, pp.49-60</w:t>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 280, pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (16), http://www.uff.br/esportesociedade/site/</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures sportives de nature et optimisation des espaces de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2008, pp.241-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La diversificación de la oferta turística en las estaciones de media montaña: el caso de La Chapelle en los Alpes Franceses del Norte</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01315219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">le débat autour des premières compétitions de spéléologie en France (1980-1992). des enjeux de professionnalisation au clivage socio-culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European studies in sports history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.97-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fréquentation des sites naturels de canyoning : une approche socio-culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (53), pp.15-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Louis Ramond de Carbonnières à la Pléiade des Pyrénées ou l’invention du pyrénéisme selon Henri Béraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudyard Kipling à Vernet-les-Bains dans le Massif du Canigou. Pyrénées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos de Turismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28, pp.215-226</w:t>
+              <w:t xml:space="preserve">Babel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.104-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance du tourisme en station et logiques d'aménagement des sites contre vulnérabilité ou résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Géographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.29-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation des moniteurs de spéléologie en France (1950-1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Station village d'Abondance. De la (non)influence du réchauffement climatique sur la fermeture du domaine skiable</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociologie économique et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.51-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/casec.2008.1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usagers des parcours naturels de canyoning et de la structure artificielle Canyoning Park (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 280, pp.16-21</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (2), pp.417-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...1109 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00369811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2495,2635 +2612,2635 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parapente et le canyoning : Acteurs et organisation de deux processus d'institutionnalisation de nouvelles pratiques &amp;quot;du sport des années fun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs sportifs »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Sabatier, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention du piton d’escalade et sa diffusion en Europe. Étude d’une innovation sportive montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEX ITEM, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01445227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet touristique et sportif &amp;quot;Pyrénées : Laboratoire de l'Olympisme&amp;quot; au début des années 1990 ou l'avortement d'une innovation territoriale entre la France et l'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Université d'Hiver Internationale du Labex ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Sarcenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrière-pays des stations littorales méditerranéennes : marges touristiques à préserver ou zones périphériques à revitaliser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Anton Clave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme, marge et périphérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jul 2014, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01315273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamonix-Mont-Blanc invente les Jeux Olympiques d’hiver. Une géographie historique de la Grande semaine internationale des sports d’hiver 1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Carrefour d’Histoire du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, Oct 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et contre-cultures récréatives: De la génération glisse à la normalisation du développement durable des sports de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rendez-vous de Géographie culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nîmes, Jun 2012, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière gisement d’altérité, ou l’activation d’une limite géopolitique en ressource territoriale. Géographie du tourisme et Ailleurs de proximité en Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès du réseau Border Regions in Transition BRIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève/Université de Grenoble, Sep 2011, Genève/Grenoble, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frères Ravier, un second pyrénéisme, ou les Pyrénées d’une géographie militaire à un militantisme pour la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">136ème Congrès national des sociétés historiques et scientifiques, CTHS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Perpignan Via Domitia, May 2011, Perpignan, France. pp.ISBN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève/Université de Grenoble, Sep 2011, Genève/Grenoble, Switzerland</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un retour des techniques du corps ? L’expérience américaine des partisans du free canyoneering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble, Jul 2011, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques fun, aventures sportives et sports de nature. Trois moments dans l’évolution des dynamiques sportives et territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Comité Français Pierre de Coubertin « Activités de pleine nature, aménagements sportifs et développement durable : une question de génération ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, Jun 2011, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of geo-biography (Guy Quer, Patrice de Bellefon, and Jacques Marion cases)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th World congress of sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Göteborg, Sweden. Supplement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Canigou n'est pas un volcan africain. Tourisme et sciences de la Terre en Pyrénées orientales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « les géosciences au service de la société» en l'honneur du professeur Michel Marthaler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement économique, cohésion locale et identité territoriale en moyenne montagne - Tourisme et agriculture dans la vallée d'Abondance, Haute Savoie, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque joint ASRDLF–AISRe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditions communes, territoire de projet ou illusion de territoire ? Les avatars de l’intercommunalité en vallée d’Abondance dans les Alpes du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« l'illusion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01315267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and Economic restructuring and individual incidences of transformations in the economy of mountain areas since 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World congress of sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden. Supplement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures sportives de nature et optimisation des espaces de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint 2008 - 17eme Biennale de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.241-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.en ligne</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversificación de la oferta turística de las estaciones de media montaña</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2do Congreso Internacional “Turismo Sostenible en Montaña”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Huesca, España. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.241-245</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en place du Brevet d'État d'éducateur sportif option spéléologie en 1992 : une affaire de politique sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque international de la Société de sociologie du sport en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. pp.1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance transfrontalière d'un événement olympique. Analyse des relations franco-espagnoles dans la mise en place des Jeux Pyrénéens de l'Aventure (1988-1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance du sport. Quels pouvoirs de transformations ? Colloque 2009 du Comité français Pierre de Coubertin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Göteborg, Sweden. Supplement</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aventure de Jacques Marion. Fragments d'une histoire de vie en phase avec la décennie 1990 dans le domaine du sport, du tourisme et des loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">134e congrès national des sociétés historiques et scientifiques (CTHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bordeaux, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Beginnings of Mountaineering in the Pyrenees (mid-1800s to the early 20th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Society for the History of Physical Education and Sport (ISHPES) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Stirling, United Kingdom. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter Games, Summer Games and the Spring Games. History of an Olympic Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Conference of British Society of Sports History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Stirling, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la formulation d'un cadre d'analyse pour comprendre les politiques de diversification des stations de moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.595-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Bordeaux, France. pp.57</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clientes et pratiquantes de l'activité canyoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Femmes et Hommes en Montagne : au-delà des différences ; d'hier à aujourd'hui ; Ici et Ailleurs "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon et Grenoble, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Stirling, United Kingdom. pp.1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports d'hiver, agrotourisme et tourisme patrimonial dans le Haut-Chablais : chronique d'un rendez-vous manqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42ème Congrès des Sociétés Savantes de Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Albertville, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire d'un événementiel sportif de nature un moyen de développement ? Et de quel développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème Congrès international de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tunis, Tunisie. pp.381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About the French Federation of Caving and speleology: The Production of Results and the Paradox of Their Practical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International sociological association Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00337072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résultats sportifs des équipes aux Jeux Pyrénées de l'Aventure 1993 : le principe de home advantage en situation transfrontalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jeunes chercheurs « Frontière Croisées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Saint Martin d'Hères, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00338685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-geography of Canyoneering in France: a Socio-spatial Division of Leisure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International sociological association Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée du clean-canyoneering (Amérique du Nord) et du wild-boaring (sud Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès européen de spéléologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lans-en-Vercors, France. pp.327-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiatisation des Jeux Pyrénéens de l'Aventure 1993 : sport, environnement et dimension territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Carrefour d'histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement culturel ne fait pas l'unanimité. Analyse des discours de contestation à la reconversion des stations de moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Rendez-vous de Géographie culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nîmes, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation des Jeux Pyrénéens de l'Aventure 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mao</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque international de la Société de sociologie du sport en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Valence, France. pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre pratique « d'eau vive » et « activité de montagne » : construction et structuration du canyoning en France (1986-1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.595-596</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Carrefour d'histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Calais, France. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...974 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00369813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5133,303 +5250,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Faits Sérénité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cauwet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elya Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 224 p., 2024, 979-10-91336-24-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages olympiques et patrimoine des évènements sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 362 p., 2023, Territoire en mutations, Cyrille Ferraton, 978-2-36781-486-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12qie⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages sportifs et dynamiques patrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 460 p., 2022, Territoires en mutation, Cyrille Ferraton, 978-2-36781-445-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5439,923 +5556,923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques fun, aventures sportives et sports de nature. Trois moments dans l’évolution des dynamiques sportives de nature en France (1970-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Callède, Fabien Sabatier &amp; Christine Bouneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, nature et développement durable. Une question de génération ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.389-406, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques corporels en canyoning. Accidentologie et registres explicatifs dans la pratique sportive de nature et de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrieu &amp; G. Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience corporelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, pp.213-223, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodily Rhythms and Social Rhythms in the Resorts of the French Alps: Winter Sport, Nightlife, and Seasonality Near Mont Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. M. Pirani &amp; T. S. Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Body and Time: Bodily Rhythms and Social Synchronism in the Digital Media Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.150-161, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations franco-espagnoles dans la gouvernance locale des Jeux Pyrénéens de l'Aventure 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Attali &amp; N. Bazoge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diriger le sport. Perspectives sur la gouvernance du sport du XXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.205-218, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Canigou n'est pas un volcan africain, mais comment le savoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Reynard, L. Laigre &amp; N. Kramar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géosciences au service de la société. Mélanges en l'honneur du professeur Michel Marthaler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Institut de géographie de l'université de Lausanne, pp.131-139, 2011, Géovisions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation des moniteurs de canyoning en France. Recherche à propos d'un processus en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Piché, É. Boutroy, B. Vignal &amp; C. Perrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en sciences sociales du sport: quelle(s) utilité(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.251-270, 2011, Espaces et Temps du Sport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodies in Canyoneering: an Essay on Socio-geographic Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bianca Maria Pirani &amp; Ivan Varga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acting Bodies and Social Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Press of America, pp.349-358, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports d'hiver, agrotourisme et tourisme patrimonial dans le Haut-Chablais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Boyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Savoyards et le Tourisme depuis l'Annexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Fontaine de Siloé, pp.279-293, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00383106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations de genre et masculinités dans les pratiques de canyoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo &amp; Jean Saint-Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et hommes dans les sports de montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme des Alpes, pp.391-408, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, La Fontaine de Siloé, pp.279-293, 2009</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux d'hiver, Jeux d'été, Jeux de printemps... L'expérience avortée des troisièmes Jeux Olympiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Boli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Jeux Olympiques : fierté nationale et enjeu mondial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantica, pp.173-178, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeux d'hiver, Jeux d'été, Jeux de printemps... L'expérience avortée des troisièmes Jeux Olympiques</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00349618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institutionnalisation du canyoning par la Fédération française de spéléologie dans les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Atlantica, pp.173-178, 2008</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Munoz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe au XXe siècle (Vol. 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.183-195, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6365,368 +6482,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux fédéraux, associatifs et web-communautaire pratiquants les activités canyon : attentes, sécurité, formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Félix-Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, http://www.ffme.fr/canyon/cci.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des sports de nature dans les stratégies de diversification de l'offre en station de moyenne montagne. Discours et pratiques dans les Alpes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usagers des parcours naturels de canyoning en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00369810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d'escalade et de descente de canyon au sein du Club alpin français de Perpignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00369819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6736,161 +6853,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture(s) et constructions symboliques des territoires : Illusion politique ou domestication culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7037,51 +7154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.883.0115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480895v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Jacob" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tch&#233;k&#233;mian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25538" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raspaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tuppen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00997211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2010.505038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01327279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hellal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casec.2008.1012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00952378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479939v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Obin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Biard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauwet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elya-editions.fr/produit/les-faits-serenite/?srsltid=AfmBOooH1I02nUfVycPbCfa9CVa-q0kgEctQwS3LjKSu90WxW1fo0CQ8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/heritages-olympiques-et-patrimoine-des-evenements-sportifs.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05247152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P388&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519198v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.883.0115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bechet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074904ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315239v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tch&#233;k&#233;mian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raspaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tuppen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2010.505038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00997211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01327279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.667" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hellal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casec.2008.1012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00952378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Obin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Biard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370724v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauwet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elya-editions.fr/produit/les-faits-serenite/?srsltid=AfmBOooH1I02nUfVycPbCfa9CVa-q0kgEctQwS3LjKSu90WxW1fo0CQ8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/heritages-olympiques-et-patrimoine-des-evenements-sportifs.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05247152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P388&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879843v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879844v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>