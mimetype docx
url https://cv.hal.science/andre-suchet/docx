--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -66,2543 +66,2677 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la mémoire de Jean-Pierre Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Adolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 145 (2), pp.167-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.145.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’émergence et la diffusion du wakeboard en France – Racines américaines, évolutions techniques et rôle des téléskis nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nature(s) sportive(s), 88 (3), pp.115-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lig.883.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopies d’un tourisme en renouvellement. À propos des adaptations en cours dans les destinations touristiques confrontées à la crise sanitaire prolongée de la COVID-19 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Machemehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (3), pp.174-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1074904ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruines des jeux olympiques de Grenoble 1968. Le tremplin de saut à ski de Saint-Nizier-du-Moucherotte et ses fantômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65-66, pp.434-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01480895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche théorique de l’événementiel sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, http://tourisme.revues.org/1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tourisme.1023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01480903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Pyrénées: Laboratoire de l’Olympisme 1988-1994 et les Jeux Pyrénéens de l’Aventure 1993 : retour sur la très courte vie de l’un des grands projets sportifs et touristiques des Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Trajectoires des stations touristiques, 39, pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01315240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accidents de canyoning en milieu naturel: une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.53-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01315246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bessy</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial thinking and the legal framework in cross-border cooperation : the recent situation and fieldwork results in the western alps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.21-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00961167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconversion des équipements d’une grande compétition sportive de nature. Désorganisation, stratégies d’acteurs et conflits d’intérêts autour de l’héritage matériel des Jeux Pyrénéens de l’Aventure 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.65-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01315238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de champ pour une approche interdisciplinaire du tourisme. Discussion théorique à propos de Clivaz, Nahrath et Stock (2011), et perspectives de généralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 11, http://tourisme.revues.org/1023. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 8, pp.2-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">André Suchet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01315239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques de clean canyoneering dans le sud ouest des Montagnes Rocheuses. Techniques de progression, groupe social et usage de l'espace ou territorialisation des sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (76), pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions, réorganisations locales et stratégies d’acteurs suite à l’application d’une politique publique agricole européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Tchékémian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01669548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sportivisation des pratiques, dites, nouvelles. Contribution à une revue de la littérature française en sociologie du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (1), pp.87-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adventure sports and tourism at the beginning of the construction of Europe in the Pyrenees. Cross-border cooperation between France and Spain during the 1993 Pyrenees Adventure Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (4), pp.469-484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine, c'est un truc pour les vieux...&amp;quot; Le cas du rejet d'une politique de tourisme en faveur du patrimoine (vallée d'Abondance, Alpes du Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8, pp.2-10</w:t>
+              <w:t xml:space="preserve">, 2011, 4, pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...530 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00869700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des pratiques sportives en France (1946-1996). Une lecture à partir du modèle théorique de Chifflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esporte e sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (16), http://www.uff.br/esportesociedade/site/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00663991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversificación de la oferta turística en las estaciones de media montaña: el caso de La Chapelle en los Alpes Franceses del Norte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de Turismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28, pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00869703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des variantes émergentes du canyoning dans le sud de l'Europe et en Amérique du Nord. Nature contre wilderness (naturalité) et géographie des éthiques de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74-75, pp.229-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Station village d'Abondance. De la (non)influence du réchauffement climatique sur la fermeture du domaine skiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 280, pp.16-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Case of Local Rejection of a Heritage Tourism Policy: Tourism and Dynamics of Change in Abondance, French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heritage Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (6), pp.449-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13527258.2010.505038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00663985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site touristique aménagé des Gorges de la Fou en Pyrénées françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (2), pp.44-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las motivaciones de las primeras ascensiones francesas en los pirineos españoles (finales del siglo XVIII y siglo XIX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Citius, altius, fortius : humanismo, sociedad y deporte: investigaciones y ensayos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (2), pp.131-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00663992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The History and Geography of a Forgotten Olympic Project: The Spring Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">André Suchet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (4), pp.570-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00663989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une pratique à contre-temps à une activité à contre-espace: Une interprétation géographique de l'émergence du wild-boaring en Pyrénées françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographicalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures sportives de nature et optimisation des espaces de pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2008, pp.241-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01315219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le débat autour des premières compétitions de spéléologie en France (1980-1992). des enjeux de professionnalisation au clivage socio-culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European studies in sports history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.97-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00663990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fréquentation des sites naturels de canyoning : une approche socio-culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (53), pp.15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00576198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Louis Ramond de Carbonnières à la Pléiade des Pyrénées ou l’invention du pyrénéisme selon Henri Béraldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, pp.118-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/babel.667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudyard Kipling à Vernet-les-Bains dans le Massif du Canigou. Pyrénées françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, pp.104-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00576202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance du tourisme en station et logiques d'aménagement des sites contre vulnérabilité ou résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hellal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Géographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00576195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation des moniteurs de spéléologie en France (1950-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de sociologie économique et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45, pp.51-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/casec.2008.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00576193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usagers des parcours naturels de canyoning et de la structure artificielle Canyoning Park (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (2), pp.417-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00369811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2612,2635 +2746,2635 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parapente et le canyoning : Acteurs et organisation de deux processus d'institutionnalisation de nouvelles pratiques &amp;quot;du sport des années fun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs sportifs »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Sabatier, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention du piton d’escalade et sa diffusion en Europe. Étude d’une innovation sportive montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEX ITEM, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01445227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet touristique et sportif &amp;quot;Pyrénées : Laboratoire de l'Olympisme&amp;quot; au début des années 1990 ou l'avortement d'une innovation territoriale entre la France et l'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Université d'Hiver Internationale du Labex ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Sarcenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrière-pays des stations littorales méditerranéennes : marges touristiques à préserver ou zones périphériques à revitaliser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Anton Clave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme, marge et périphérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jul 2014, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01315273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamonix-Mont-Blanc invente les Jeux Olympiques d’hiver. Une géographie historique de la Grande semaine internationale des sports d’hiver 1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Carrefour d’Histoire du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, Oct 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et contre-cultures récréatives: De la génération glisse à la normalisation du développement durable des sports de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rendez-vous de Géographie culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nîmes, Jun 2012, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière gisement d’altérité, ou l’activation d’une limite géopolitique en ressource territoriale. Géographie du tourisme et Ailleurs de proximité en Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès du réseau Border Regions in Transition BRIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève/Université de Grenoble, Sep 2011, Genève/Grenoble, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frères Ravier, un second pyrénéisme, ou les Pyrénées d’une géographie militaire à un militantisme pour la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">136ème Congrès national des sociétés historiques et scientifiques, CTHS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Perpignan Via Domitia, May 2011, Perpignan, France. pp.ISBN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un retour des techniques du corps ? L’expérience américaine des partisans du free canyoneering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Grenoble, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques fun, aventures sportives et sports de nature. Trois moments dans l’évolution des dynamiques sportives et territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Comité Français Pierre de Coubertin « Activités de pleine nature, aménagements sportifs et développement durable : une question de génération ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">André Suchet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social and Economic restructuring and individual incidences of transformations in the economy of mountain areas since 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World congress of sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Göteborg, Sweden. Supplement</w:t>
+              <w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden. Supplement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement économique, cohésion locale et identité territoriale en moyenne montagne - Tourisme et agriculture dans la vallée d'Abondance, Haute Savoie, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque joint ASRDLF–AISRe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditions communes, territoire de projet ou illusion de territoire ? Les avatars de l’intercommunalité en vallée d’Abondance dans les Alpes du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« l'illusion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01315267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures sportives de nature et optimisation des espaces de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint 2008 - 17eme Biennale de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.241-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Canigou n'est pas un volcan africain. Tourisme et sciences de la Terre en Pyrénées orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « les géosciences au service de la société» en l'honneur du professeur Michel Marthaler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lausanne, Suisse. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...183 lines deleted...]
-                <w:t xml:space="preserve">John Tuppen</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of geo-biography (Guy Quer, Patrice de Bellefon, and Jacques Marion cases)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World congress of sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden. Supplement</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Göteborg, Sweden. Supplement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance transfrontalière d'un événement olympique. Analyse des relations franco-espagnoles dans la mise en place des Jeux Pyrénéens de l'Aventure (1988-1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopoint 2008 - 17eme Biennale de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.241-245</w:t>
+              <w:t xml:space="preserve">La gouvernance du sport. Quels pouvoirs de transformations ? Colloque 2009 du Comité français Pierre de Coubertin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aventure de Jacques Marion. Fragments d'une histoire de vie en phase avec la décennie 1990 dans le domaine du sport, du tourisme et des loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">134e congrès national des sociétés historiques et scientifiques (CTHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bordeaux, France. pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Beginnings of Mountaineering in the Pyrenees (mid-1800s to the early 20th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Society for the History of Physical Education and Sport (ISHPES) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Stirling, United Kingdom. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winter Games, Summer Games and the Spring Games. History of an Olympic Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tuppen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Annual Conference of British Society of Sports History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Stirling, United Kingdom. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la formulation d'un cadre d'analyse pour comprendre les politiques de diversification des stations de moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.595-596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversificación de la oferta turística de las estaciones de media montaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2do Congreso Internacional “Turismo Sostenible en Montaña”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Huesca, España. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place du Brevet d'État d'éducateur sportif option spéléologie en 1992 : une affaire de politique sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque international de la Société de sociologie du sport en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports d'hiver, agrotourisme et tourisme patrimonial dans le Haut-Chablais : chronique d'un rendez-vous manqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gouvernance du sport. Quels pouvoirs de transformations ? Colloque 2009 du Comité français Pierre de Coubertin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">42ème Congrès des Sociétés Savantes de Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Albertville, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire d'un événementiel sportif de nature un moyen de développement ? Et de quel développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">134e congrès national des sociétés historiques et scientifiques (CTHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Bordeaux, France. pp.57</w:t>
+              <w:t xml:space="preserve">31ème Congrès international de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tunis, Tunisie. pp.381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">André Suchet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About the French Federation of Caving and speleology: The Production of Results and the Paradox of Their Practical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Society for the History of Physical Education and Sport (ISHPES) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Stirling, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">1st International sociological association Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">John Tuppen</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00337072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résultats sportifs des équipes aux Jeux Pyrénées de l'Aventure 1993 : le principe de home advantage en situation transfrontalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Conference of British Society of Sports History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Stirling, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes chercheurs « Frontière Croisées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Saint Martin d'Hères, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00338685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-geography of Canyoneering in France: a Socio-spatial Division of Leisure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Éric Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.595-596</w:t>
+              <w:t xml:space="preserve">1st International sociological association Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée du clean-canyoneering (Amérique du Nord) et du wild-boaring (sud Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès européen de spéléologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lans-en-Vercors, France. pp.327-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiatisation des Jeux Pyrénéens de l'Aventure 1993 : sport, environnement et dimension territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Carrefour d'histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement culturel ne fait pas l'unanimité. Analyse des discours de contestation à la reconversion des stations de moyenne montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Rendez-vous de Géographie culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nîmes, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clientes et pratiquantes de l'activité canyoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Femmes et Hommes en Montagne : au-delà des différences ; d'hier à aujourd'hui ; Ici et Ailleurs "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lyon et Grenoble, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation des Jeux Pyrénéens de l'Aventure 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...452 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque international de la Société de sociologie du sport en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Valence, France. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00369816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre pratique « d'eau vive » et « activité de montagne » : construction et structuration du canyoning en France (1986-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Carrefour d'histoire du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Calais, France. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00369813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5250,303 +5384,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Faits Sérénité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cauwet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elya Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 224 p., 2024, 979-10-91336-24-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages olympiques et patrimoine des évènements sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pauline Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 362 p., 2023, Territoire en mutations, Cyrille Ferraton, 978-2-36781-486-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qie⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritages sportifs et dynamiques patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 362 p., 2023, Territoire en mutations, Cyrille Ferraton, 978-2-36781-486-5. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 460 p., 2022, Territoires en mutation, Cyrille Ferraton, 978-2-36781-445-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...96 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5556,923 +5690,923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques fun, aventures sportives et sports de nature. Trois moments dans l’évolution des dynamiques sportives de nature en France (1970-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tuppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Callède, Fabien Sabatier &amp; Christine Bouneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, nature et développement durable. Une question de génération ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.389-406, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques corporels en canyoning. Accidentologie et registres explicatifs dans la pratique sportive de nature et de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrieu &amp; G. Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience corporelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, pp.213-223, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodily Rhythms and Social Rhythms in the Resorts of the French Alps: Winter Sport, Nightlife, and Seasonality Near Mont Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. M. Pirani &amp; T. S. Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Body and Time: Bodily Rhythms and Social Synchronism in the Digital Media Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.150-161, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations franco-espagnoles dans la gouvernance locale des Jeux Pyrénéens de l'Aventure 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Attali &amp; N. Bazoge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diriger le sport. Perspectives sur la gouvernance du sport du XXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.205-218, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Canigou n'est pas un volcan africain, mais comment le savoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Reynard, L. Laigre &amp; N. Kramar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géosciences au service de la société. Mélanges en l'honneur du professeur Michel Marthaler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Institut de géographie de l'université de Lausanne, pp.131-139, 2011, Géovisions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation des moniteurs de canyoning en France. Recherche à propos d'un processus en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Piché, É. Boutroy, B. Vignal &amp; C. Perrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en sciences sociales du sport: quelle(s) utilité(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.251-270, 2011, Espaces et Temps du Sport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodies in Canyoneering: an Essay on Socio-geographic Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bianca Maria Pirani &amp; Ivan Varga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acting Bodies and Social Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Press of America, pp.349-358, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports d'hiver, agrotourisme et tourisme patrimonial dans le Haut-Chablais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Boyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Savoyards et le Tourisme depuis l'Annexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Fontaine de Siloé, pp.279-293, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00383106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations de genre et masculinités dans les pratiques de canyoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo &amp; Jean Saint-Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et hommes dans les sports de montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme des Alpes, pp.391-408, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux d'hiver, Jeux d'été, Jeux de printemps... L'expérience avortée des troisièmes Jeux Olympiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Boli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Jeux Olympiques : fierté nationale et enjeu mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica, pp.173-178, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institutionnalisation du canyoning par la Fédération française de spéléologie dans les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Munoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe au XXe siècle (Vol. 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.183-195, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6482,368 +6616,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux fédéraux, associatifs et web-communautaire pratiquants les activités canyon : attentes, sécurité, formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Félix-Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, http://www.ffme.fr/canyon/cci.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des sports de nature dans les stratégies de diversification de l'offre en station de moyenne montagne. Discours et pratiques dans les Alpes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usagers des parcours naturels de canyoning en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00369810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d'escalade et de descente de canyon au sein du Club alpin français de Perpignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00369819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6853,161 +6987,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture(s) et constructions symboliques des territoires : Illusion politique ou domestication culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7154,51 +7288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.883.0115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bechet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074904ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315239v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tch&#233;k&#233;mian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raspaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tuppen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2010.505038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00997211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01327279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.667" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hellal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casec.2008.1012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00952378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Obin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Biard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370724v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauwet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elya-editions.fr/produit/les-faits-serenite/?srsltid=AfmBOooH1I02nUfVycPbCfa9CVa-q0kgEctQwS3LjKSu90WxW1fo0CQ8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/heritages-olympiques-et-patrimoine-des-evenements-sportifs.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05247152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P388&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879843v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879844v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Loudcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Adolin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.883.0115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bechet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074904ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tch&#233;k&#233;mian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25538" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raspaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tuppen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00997211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2010.505038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01327279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hellal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casec.2008.1012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00952378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Anton Clave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479938v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519171v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519173v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Obin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Biard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauwet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elya-editions.fr/produit/les-faits-serenite/?srsltid=AfmBOooH1I02nUfVycPbCfa9CVa-q0kgEctQwS3LjKSu90WxW1fo0CQ8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04699485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/heritages-olympiques-et-patrimoine-des-evenements-sportifs.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05247152v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P388&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519198v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>